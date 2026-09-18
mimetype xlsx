--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -92,132 +92,132 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Daspur-II</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Ground Based Pipe Water Supply Scheme for Bhuta (Zone-I &amp; II) &amp; its adjoining mouzas, Block - Daspur-II, Dist.- Paschim Medinipur.</t>
   </si>
   <si>
     <t>SM/18539</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation &amp; Submission of D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed Bhutna &amp; its adjoining Mouzas PWSS, Block - Daspur-II under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>673/MD</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>01/05/2022</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Based Pipe Water Supply Scheme for Bhuta (Zone-I and II) and its adjoining mouzas, Block - Daspur-II, Dist.- Paschim Medinipur.under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>1695/W/MMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>AMUSAR IMPEX PVT. LTD</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Rising Main, Pump House, Boundary Wall, Soil investigation, 350 Cum &amp; 250 cum OHR (Zone- I &amp; II) (Intze type with pile foundation) &amp; Accommodate FHTC (3,339 Nos.) including Two years O&amp;M under JJM with allied work for Bhuta (Zone- I &amp; Zone-II) &amp; its adjoining mouzas W/S Scheme in Daspur- II Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(Daspur-II)</t>
+  </si>
+  <si>
+    <t>ORD/000392/2023-2024</t>
+  </si>
+  <si>
+    <t>5066/MD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>M/S. SOURABH KUMAR ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000241/2023-2024</t>
   </si>
   <si>
     <t>1523/MD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...67 lines deleted...]
-    <t>M/S. SOURABH KUMAR ROY</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different on going piped water supply scheme for covering Ghatal Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.-01-03-2024 to 31-08-2024.</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/002832/2023-2024</t>
   </si>
   <si>
     <t>340/MMSD-I</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different on going piped water supply scheme for covering Ghatal Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.-01-04-2025 to 28-09-2025 (Vehicle No. WB06N 8474)</t>
   </si>
@@ -785,361 +785,361 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>59.93</v>
+        <v>8.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>45.31</v>
       </c>
       <c r="Q4" s="4">
         <v>35.64</v>
       </c>
       <c r="R4" s="4">
         <v>78.66</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>8.37</v>
+        <v>838.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.81</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>81.35</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>838.26</v>
+        <v>59.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>6.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>4.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>