--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -164,51 +164,51 @@
   <si>
     <t>BP-2023-24-713</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall, Soil investigation, 500 cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (3,366 nos.) under JJM with allied work for Ghoshpur PWSS in Keshpur Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE RWS Sadar Sub-Division(Keshpur)</t>
   </si>
   <si>
     <t>ORD/000280/2023-2024</t>
   </si>
   <si>
     <t>3842/MD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>12/06/2026</t>
   </si>
   <si>
     <t>M/S. A.R. ENTERPRISE.</t>
   </si>
   <si>
     <t>Laying of rising main &amp; interconnection for Ghoshpur &amp; its adjoining mouzas PWSS, Block: - Keshpur, District: - Paschim Midnapore under Midnapore Division, PHE Dte. (Length = 650 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000388/2024-2025</t>
   </si>
   <si>
     <t>60/MD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>A-PLUS</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different ongoing piped water supply scheme for covering Midnapore Sadar Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.- w.e.f.-01-07-2025 to 28-02-2026 (Vehicle No. WB33C 6546)</t>
   </si>
@@ -1064,54 +1064,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>917.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>135.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.79</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1253,88 +1253,88 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>27.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.55</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.38</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1000.33</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>155.2</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>15.51</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>