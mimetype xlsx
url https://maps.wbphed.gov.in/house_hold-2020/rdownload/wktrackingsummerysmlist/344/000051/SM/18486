--- v0 (2025-12-15)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,287 +185,269 @@
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>DIAMOND ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction &amp; Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 cum and staging height 20 mtr. &amp; Accommodate FHTC (691 Nos.) including 2 years O&amp;M under JJM with allied work for Bishra &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
   </si>
   <si>
     <t>ORD/000337/2024-2025</t>
   </si>
   <si>
     <t>3580/MD</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>DEBASISH DOGRA</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Soil investigation, Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 200 cum and staging height 20 mtr &amp; Accommodate FHTC (800 Nos.) under JJM with allied work for Pachra &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
+  </si>
+  <si>
+    <t>ORD/000039/2024-2025</t>
+  </si>
+  <si>
+    <t>2219/MD</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising Main, Pump House, Boundary Wall, Soil investigation, Construction of 100 (Intze type Raft Foundation) &amp; Accommodate FHTC (473 Nos.) including 2 years O&amp;M under JJM with allied work for Chandipur (Zone-II) &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
+  </si>
+  <si>
+    <t>ORD/000177/2024-2025</t>
+  </si>
+  <si>
+    <t>3160/MD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising main, Pump House, Boundary wall &amp; Accommodate FHTC (500 Nos.) including 2 years O&amp;M under JJM with allied work for Sholkamari &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-A]</t>
+  </si>
+  <si>
+    <t>ORD/000217/2023-2024</t>
+  </si>
+  <si>
+    <t>2870/MD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>MIDNAPUR PIPE CONCERN</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising Main, Pump House, Boundary wall &amp; Accommodate FHTC (576 Nos.) including 2 years O&amp;M under JJM with allied work for Mahadevchak &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-A]</t>
+  </si>
+  <si>
+    <t>ORD/000218/2023-2024</t>
+  </si>
+  <si>
+    <t>2871/MD</t>
+  </si>
+  <si>
+    <t>10/01/2026</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising Main, Pump House &amp; Accommodate FHTC (304 Nos.) under JJM with allied work for Khangardihi &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-A]</t>
+  </si>
+  <si>
+    <t>ORD/000244/2023-2024</t>
+  </si>
+  <si>
+    <t>3099/MD</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Rising Main, Pump House, Boundary Wall, Construction of 300 Cum OHR (Intze type Raft Foundation) &amp; Accommodate FHTC (2,400 Nos.) including Two years O&amp;M under JJM with allied work for Pathra &amp; adjoining Mouza W/S Scheme in Midnapur Sadar Block including supply of all labour &amp; materials within Midnapur Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>3239/MD</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising Main, Pump House, Boundary wall, &amp; Accommodate FHTC (659 Nos.) including 2 years O&amp;M under JJM with allied work for Pachra &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-A]</t>
+  </si>
+  <si>
+    <t>ORD/000245/2023-2024</t>
+  </si>
+  <si>
+    <t>3100/MD</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying rising main, Pump House &amp; Accommodate FHTC (1,212 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Gurehara &amp; adjoining Mouza W/S Scheme in Garhbeta-III Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
+  </si>
+  <si>
+    <t>AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>JE RWS Sadar Sub-Division(Garbeta-III)</t>
+  </si>
+  <si>
+    <t>ORD/000447/2023-2024</t>
+  </si>
+  <si>
+    <t>5258/MD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Laying rising main, Pump House &amp; Accommodate FHTC (1,039 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Garhberia &amp; adjoining Mouza W/S Scheme in Garhbeta-III Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>5257/MD</t>
+  </si>
+  <si>
+    <t>CREATION CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying rising main, Pump House &amp; Accommodate FHTC (1,164 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Banpura &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
+  </si>
+  <si>
+    <t>ORD/000637/2023-2024</t>
+  </si>
+  <si>
+    <t>141/MD</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipeline, Rising main, Pump House, Boundary Wall &amp; Accommodate FHTC (546 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Shiromani &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-A]</t>
+  </si>
+  <si>
+    <t>ORD/000636/2023-2024</t>
+  </si>
+  <si>
+    <t>140/MD</t>
+  </si>
+  <si>
+    <t>08/02/2026</t>
+  </si>
+  <si>
+    <t>Laying rising main, Pump House &amp; Accommodate FHTC (1,257 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Pathaisol &amp; adjoining Mouza W/S Scheme in Garhbeta-III Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
+  </si>
+  <si>
+    <t>ORD/000755/2023-2024</t>
+  </si>
+  <si>
+    <t>218/MD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, Soil investigation, Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 cum and staging height 20 mtr. &amp; Accommodate FHTC (1,000 Nos.) including 2 years O&amp;M under JJM with allied work for Khangardihi &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
+  </si>
+  <si>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>3044/MD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>WATER LINK</t>
+  </si>
+  <si>
     <t>Laying additional distribution pipeline, Land development at 1st Tube well cum Head work site &amp; Accommodate FHTC (1,797 Nos.) including all allied works for Hatihalka PWSS within Midnapore Sadar block under Midnapore Division, PHE Dte. [Mid-Term Plan under Master Plan]</t>
   </si>
   <si>
     <t>ORD/000309/2024-2025</t>
   </si>
   <si>
     <t>3403/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>18/02/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR DAS</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, Soil investigation, Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 200 cum and staging height 20 mtr &amp; Accommodate FHTC (800 Nos.) under JJM with allied work for Pachra &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
-[...217 lines deleted...]
-  <si>
     <t>Construction of Boundary wall, Soil investigation, Construction and Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 250 cum and staging height 20 mtr. &amp; Accommodate FHTC (1,423 Nos.) under JJM with allied work for Sholkamari &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>2146/MD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>DIPAK KUMAR BAKLY</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Intez type with solid raft) of capacity 200 cum and staging height 20 mtr., Boundary wall &amp; Accommodate FHTC (500 Nos.) under JJM with allied work for Shiromani &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
   </si>
   <si>
     <t>ORD/000022/2024-2025</t>
   </si>
   <si>
     <t>2052/MD</t>
@@ -485,69 +467,81 @@
   <si>
     <t>ORD/000336/2024-2025</t>
   </si>
   <si>
     <t>3579/MD</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>GOUTAM PARIA</t>
   </si>
   <si>
     <t>Accommodate FHTC (801 Nos.) including supplying, laying, fitting, fixing of 15mm dia. NB PVC (Sch-80)/20mm dia. HDPE (PE-100, PN-16) pipe with all necessary specials, saddle piece etc. all complete including cost of all materials under JJM for Banpura PWSS within Midnapore Sadar Dev. Block under Midnapore Division in Paschim Medinipur district. [Mid-Term Plan under Master Plan]</t>
   </si>
   <si>
     <t>ORD/000047/2025-2026</t>
   </si>
   <si>
     <t>1067/MD</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
-    <t>27/10/2025</t>
+    <t>24/02/2026</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 250 CuM &amp; staging height 20 mtr. as per approved drawing (No:- PC-I/OHR/10/2012) with allied works for Banpura &amp; its adjoining mouzas water supply scheme within Midnapore Sadar Block including supply of all labour &amp; materials under Midnapore Division, PHE Dte. (Mid- Term Plan under Master Plan)</t>
   </si>
   <si>
     <t>ORD/000203/2025-2026</t>
   </si>
   <si>
     <t>1777/MD</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>07/03/2026</t>
   </si>
   <si>
     <t>M/S RAJKUMAR KHAN</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Rising Main &amp; Accommodate FHTC (618 Nos.) including 2 years O&amp;M under JJM with allied work for Hatihalka &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>3905/MD</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1397,51 +1391,51 @@
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>84.05</v>
+        <v>126.93</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1453,732 +1447,734 @@
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>126.93</v>
+        <v>191.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>191.82</v>
+        <v>213.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>213.41</v>
+        <v>131.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>131.19</v>
+        <v>83.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>83.11</v>
+        <v>492.38</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>492.38</v>
+        <v>280.51</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>280.51</v>
+        <v>119.03</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>119.03</v>
+        <v>94.26</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="P17" s="4">
-        <v>94.26</v>
+        <v>96.72</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="P18" s="4">
-        <v>96.72</v>
+        <v>186.66</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>186.66</v>
+        <v>104.62</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>104.62</v>
+        <v>139.11</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
@@ -2186,60 +2182,60 @@
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>88.57</v>
+        <v>84.05</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
@@ -2247,60 +2243,60 @@
       <c r="H22" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P22" s="4">
-        <v>139.11</v>
+        <v>175.22</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
@@ -2308,234 +2304,234 @@
       <c r="H23" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P23" s="4">
-        <v>175.22</v>
+        <v>108.95</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M24" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>108.95</v>
+        <v>71.28</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>152</v>
+        <v>73</v>
       </c>
       <c r="P25" s="4">
-        <v>71.28</v>
+        <v>30.79</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="N26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>30.79</v>
+        <v>81.1</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
@@ -2543,94 +2539,94 @@
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>158</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M27" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="N27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O27" s="4" t="s">
-        <v>163</v>
+        <v>135</v>
       </c>
       <c r="P27" s="4">
-        <v>81.1</v>
+        <v>61.27</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
-        <v>4327.92</v>
+        <v>4300.62</v>
       </c>
       <c r="P28" s="8">
         <v>0</v>
       </c>
       <c r="Q28" s="8">
         <v>0</v>
       </c>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>