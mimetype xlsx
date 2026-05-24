--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -308,65 +308,68 @@
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>M/S. D.K.H.CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying rising main, Pump House &amp; Accommodate FHTC (1,212 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Gurehara &amp; adjoining Mouza W/S Scheme in Garhbeta-III Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE RWS Sadar Sub-Division(Garbeta-III)</t>
   </si>
   <si>
     <t>ORD/000447/2023-2024</t>
   </si>
   <si>
     <t>5258/MD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>26/05/2026</t>
   </si>
   <si>
     <t>SUNIL DULE</t>
   </si>
   <si>
     <t>Laying rising main, Pump House &amp; Accommodate FHTC (1,039 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Garhberia &amp; adjoining Mouza W/S Scheme in Garhbeta-III Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
   </si>
   <si>
     <t>ORD/000444/2023-2024</t>
   </si>
   <si>
     <t>5257/MD</t>
   </si>
   <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying rising main, Pump House &amp; Accommodate FHTC (1,164 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Banpura &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan)</t>
   </si>
   <si>
     <t>ORD/000637/2023-2024</t>
   </si>
   <si>
     <t>141/MD</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>Sinking of Tube well, Laying distribution pipeline, Rising main, Pump House, Boundary Wall &amp; Accommodate FHTC (546 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Shiromani &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-A]</t>
   </si>
   <si>
     <t>ORD/000636/2023-2024</t>
   </si>
   <si>
     <t>140/MD</t>
   </si>
   <si>
     <t>08/02/2026</t>
@@ -380,51 +383,51 @@
   <si>
     <t>218/MD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>ASIS KUMAR SARANGI</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Soil investigation, Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 cum and staging height 20 mtr. &amp; Accommodate FHTC (1,000 Nos.) including 2 years O&amp;M under JJM with allied work for Khangardihi &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>3044/MD</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>17/06/2026</t>
   </si>
   <si>
     <t>WATER LINK</t>
   </si>
   <si>
     <t>Laying additional distribution pipeline, Land development at 1st Tube well cum Head work site &amp; Accommodate FHTC (1,797 Nos.) including all allied works for Hatihalka PWSS within Midnapore Sadar block under Midnapore Division, PHE Dte. [Mid-Term Plan under Master Plan]</t>
   </si>
   <si>
     <t>ORD/000309/2024-2025</t>
   </si>
   <si>
     <t>3403/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR DAS</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Soil investigation, Construction and Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 250 cum and staging height 20 mtr. &amp; Accommodate FHTC (1,423 Nos.) under JJM with allied work for Sholkamari &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
   </si>
@@ -447,53 +450,50 @@
     <t>Construction and commissioning of RCC Over Head Reservoir (Intez type with solid raft) of capacity 200 cum and staging height 20 mtr., Boundary wall &amp; Accommodate FHTC (500 Nos.) under JJM with allied work for Shiromani &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-B]</t>
   </si>
   <si>
     <t>ORD/000022/2024-2025</t>
   </si>
   <si>
     <t>2052/MD</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>ADITYA MALLIK</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 cum and staging height 20 mtr. as per approved drawing (No:- PC-I/OHR /10/15/2012) with allied works for Barua &amp; adjoining Mouza W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Mid- Term Plan Under Master Plan) [PART-C]</t>
   </si>
   <si>
     <t>ORD/000336/2024-2025</t>
   </si>
   <si>
     <t>3579/MD</t>
-  </si>
-[...1 lines deleted...]
-    <t>01/12/2025</t>
   </si>
   <si>
     <t>GOUTAM PARIA</t>
   </si>
   <si>
     <t>Accommodate FHTC (801 Nos.) including supplying, laying, fitting, fixing of 15mm dia. NB PVC (Sch-80)/20mm dia. HDPE (PE-100, PN-16) pipe with all necessary specials, saddle piece etc. all complete including cost of all materials under JJM for Banpura PWSS within Midnapore Sadar Dev. Block under Midnapore Division in Paschim Medinipur district. [Mid-Term Plan under Master Plan]</t>
   </si>
   <si>
     <t>ORD/000047/2025-2026</t>
   </si>
   <si>
     <t>1067/MD</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 250 CuM &amp; staging height 20 mtr. as per approved drawing (No:- PC-I/OHR/10/2012) with allied works for Banpura &amp; its adjoining mouzas water supply scheme within Midnapore Sadar Block including supply of all labour &amp; materials under Midnapore Division, PHE Dte. (Mid- Term Plan under Master Plan)</t>
   </si>
   <si>
     <t>ORD/000203/2025-2026</t>
   </si>
@@ -1871,539 +1871,539 @@
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>61</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>94.26</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P17" s="4">
         <v>96.72</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>10</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P18" s="4">
         <v>186.66</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>20</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>104.62</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>139.11</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P21" s="4">
         <v>84.05</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P22" s="4">
         <v>175.22</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>5</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
         <v>108.95</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>15</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P24" s="4">
         <v>71.28</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
@@ -2545,51 +2545,51 @@
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>158</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P27" s="4">
         <v>61.27</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>60</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>162</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>