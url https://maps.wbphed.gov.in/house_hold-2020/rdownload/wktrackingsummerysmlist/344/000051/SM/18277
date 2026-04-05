--- v0 (2026-01-12)
+++ v1 (2026-04-05)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/18277</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Repairing and Renovation work of an existing damaged PHE Dte. Laboratories building in connection with different 08 (Eight) Nos. Sub-District Water Testing Laboratories under Midnapore Division, PHE Dte. of Paschim Medinipur District.</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division(Debra),JE RWS Kharagpur Sub-Division( Sabang),JE RWS Midnapur Sub-Division( Dantan-I),JE1 Sadar Sub-division,JE2 Ghatal Sub-division,JE2 Kharagpur Sub Division,JE2 Sadar Sub-division,JE3 Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>3576/MD</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>D M CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>