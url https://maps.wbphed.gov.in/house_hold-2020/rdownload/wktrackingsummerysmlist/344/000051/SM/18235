--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -182,84 +182,84 @@
   <si>
     <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall, Soil investigation, Construction of 450 cum OHR each (Intze type with pile foundation) &amp; Accommodate FHTC (6283 Nos.) under JJM with allied work for Purshuri &amp; Ramkrishnapur PWSS in Chandrakona-I Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>JE RWS Ghatal Sub-Division(CK-I)</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>2422/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
+    <t>Laying of rising main &amp; additional distribution pipe line due to re-design of mouzas Pipe W/S Schemes [Mangrul / Ramkrishnapur / Bagchhari / Purshuri] at Chandrakona-I block under Ghatal Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2024-2025</t>
+  </si>
+  <si>
+    <t>55/MD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for THE PROPOSED GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR RAMKRISHNAPUR TO ACCOMMODATE FHTC UNDER CHANDRAKONA - I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE.under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000206/2023-2024</t>
   </si>
   <si>
     <t>1491/W/MMD</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
-  </si>
-[...13 lines deleted...]
-    <t>30/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1132,155 +1132,155 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>23.69</v>
+        <v>79.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>79.62</v>
+        <v>23.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1671.62</v>