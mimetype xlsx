--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1108,54 +1108,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>1504.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>308.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.5</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1230,88 +1230,88 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>23.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>59.52</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1671.62</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>322.58</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>19.3</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>