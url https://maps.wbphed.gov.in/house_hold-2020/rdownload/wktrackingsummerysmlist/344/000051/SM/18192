--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -227,84 +227,84 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for PWSS UNDER Kharagpur - I and II BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/000038/2023-2024</t>
   </si>
   <si>
     <t>1187/W/MMD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>A G ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 250 Cum capacity R.C.C. Over Head Reservoirs including Sub-Soil Investigation work with Laying of distribution system, Pump Houses, Boundary Walls &amp; providing Functional Household Tap Connection (1258 Nos.) including 02 (Two) years O &amp; M for KESHURIA (ZONE-I,II) Pipe W/S Scheme within Kharagpur-I Block under Kharagpur Sub-Division of Midnapore Division, PHE Dte. in Paschim Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2025-2026</t>
+  </si>
+  <si>
+    <t>1778/MD</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>CHAKRBORTTI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under MMSD-I, PHE Dte., Dist.- Paschim Medinipur.</t>
   </si>
   <si>
     <t>ORD/002724/2023-2024</t>
   </si>
   <si>
     <t>1069/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>SWAPAN BANERJEE</t>
-  </si>
-[...16 lines deleted...]
-    <t>CHAKRBORTTI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,54 +921,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.24</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1161,54 +1161,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>5.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.07</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.24</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1283,214 +1283,214 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>40.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.73</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.98</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>10.42</v>
+        <v>334.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>334.01</v>
+        <v>10.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>441.49</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>35.4</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>