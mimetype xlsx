--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,216 +77,228 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
+    <t>Midnapore Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Amrakuchi to accommodate FHTC in Keshpur block in Paschim Medinipur district under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18191</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R {Consultancy work} in connection with the Functional House Hold Tap connection for Rejuvenation /Augmentation of existing AMRAKUCHI PWSS within Keshpur Block under Midnapore Division PHE Dte. (SL No-01)</t>
+  </si>
+  <si>
+    <t>AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>461/AE/MSSD</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>20/08/2022</t>
+  </si>
+  <si>
+    <t>ROY DESIGN &amp; INFRASTRUCTURE</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Amrakuchi to accommodate FHTC in Keshpur block in Paschim Medinipur district under Midnapore Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Amrakuchi to accommodate FHTC in Keshpur block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/002207/2022-2023</t>
   </si>
   <si>
     <t>617/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Midnapore Division</t>
+    <t>Sinking of Tube well, Laying distribution pipe line &amp; accommodate FHTC (118 Nos.) including 2 years O&amp;M under JJM with allied work for Augmentation of Amrakuchi &amp; its adjoining mouzas W/S Scheme in Keshpur block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-A]</t>
+  </si>
+  <si>
+    <t>JE RWS Sadar Sub-Division(Keshpur),JE2 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>1356/MD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>PULLOCK KUMAR GHOSH</t>
   </si>
   <si>
     <t>Laying distribution pipe under JJM with allied work for Augmentation of Amrakuchi &amp; its adjoining mouzas W/S Scheme in Keshpur block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
   </si>
   <si>
-    <t>AE Sadar Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>JE RWS Sadar Sub-Division(Keshpur)</t>
   </si>
   <si>
     <t>ORD/000139/2023-2024</t>
   </si>
   <si>
     <t>2623/MD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>M/S. BLUE BIRD</t>
   </si>
   <si>
-    <t>Preparation of D.P.R {Consultancy work} in connection with the Functional House Hold Tap connection for Rejuvenation /Augmentation of existing AMRAKUCHI PWSS within Keshpur Block under Midnapore Division PHE Dte. (SL No-01)</t>
-[...14 lines deleted...]
-    <t>ROY DESIGN &amp; INFRASTRUCTURE</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Keshpur to Accommodate FHTC, Block - Keshpur, District - Paschim Medinipur. under JJM Program under MMD PHE Dte. (Part-II)</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>1121/W/MMD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000129/2022-2023</t>
   </si>
   <si>
     <t>377/MD</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Tube well, Laying distribution pipe line &amp; accommodate FHTC (118 Nos.) including 2 years O&amp;M under JJM with allied work for Augmentation of Amrakuchi &amp; its adjoining mouzas W/S Scheme in Keshpur block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-A]</t>
-[...17 lines deleted...]
-    <t>PULLOCK KUMAR GHOSH</t>
+    <t>Sinking of Tube well, Rising main, Pump House, Boundary wall, Soil investigation, Construction of 100 CuM OHR (Torch type with solid raft) &amp; Accommodate FHTC (250 Nos.) under JJM with allied work for Augmentation of Amrakuchi &amp; its adjoining mouzas W/S Scheme in Keshpur block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-C]</t>
+  </si>
+  <si>
+    <t>ORD/000110/2024-2025</t>
+  </si>
+  <si>
+    <t>3043/MD</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>WATER LINK</t>
   </si>
   <si>
     <t>ELECTRIC QUOTATION BILL FOR ADDITIONAL TW NO-III of AMRAKUCHI PWSS. REF CONSUMER ID-204269829, APPLICATION NO-2004675304, APPLICATION TYPE-NEW CONNECTION, NAME OF CCC-ANANDAPUR CCC, NAME OF BLOCK-KESHPUR</t>
   </si>
   <si>
     <t>BILL/00317/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-73</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Tube well, Rising main, Pump House, Boundary wall, Soil investigation, Construction of 100 CuM OHR (Torch type with solid raft) &amp; Accommodate FHTC (250 Nos.) under JJM with allied work for Augmentation of Amrakuchi &amp; its adjoining mouzas W/S Scheme in Keshpur block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-C]</t>
-[...32 lines deleted...]
-    <t>S.S.GHORAI</t>
+    <t>NAME OF WORK- ELECTRIC QUOTATION BILL FOR TW NO-IV OF AMRAKUCHI PWSS, REF CONSUMER ID- 204586259, APPLICATION NO- 2005167842, NAME OF CCC- ANANDAPUR CCC, NAME OF BLOCK- KESHPUR, SCHEME CODE- SM/18191.</t>
+  </si>
+  <si>
+    <t>BILL/00517/2025-2026</t>
+  </si>
+  <si>
+    <t>W/267/25-26/WBS</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,70 +687,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -816,540 +828,597 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>21.58</v>
+        <v>2.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.94</v>
+        <v>21.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>72.21</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.15</v>
+        <v>54.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.14</v>
+        <v>30.64</v>
       </c>
       <c r="R5" s="4">
-        <v>99.68</v>
+        <v>56.17</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>27.13</v>
+        <v>21.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>72.21</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>54.56</v>
+        <v>22.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>30.64</v>
+        <v>12.33</v>
       </c>
       <c r="R7" s="4">
-        <v>56.17</v>
+        <v>53.86</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.4</v>
+        <v>27.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>114.3</v>
       </c>
       <c r="Q9" s="4">
         <v>8</v>
       </c>
       <c r="R9" s="4">
         <v>7</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>22.89</v>
+        <v>3.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.33</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>53.86</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.29</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>271.23</v>
+      </c>
+      <c r="P12" s="8">
+        <v>68.95</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>25.42</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>