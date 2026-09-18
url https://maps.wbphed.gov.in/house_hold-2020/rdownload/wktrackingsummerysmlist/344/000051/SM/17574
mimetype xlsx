--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -92,108 +92,108 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Chandrakona-I</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>THE PROPOSED GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR DWARKHOLA TO ACCOMMODATE FHTC UNDER CHANDRAKONA - I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/17574</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising main, Pump House, Boundary wall &amp; Accommodate FHTC (105 Nos.) including 2 yrs. O &amp; M under JJM with allied work for Dwarkhola PWSS in Chandrakona-I block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(CK-I)</t>
+  </si>
+  <si>
+    <t>ORD/000084/2023-2024</t>
+  </si>
+  <si>
+    <t>2431/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>WATER LINK</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for PWSS UNDER CHANDRAKONA - I and II BLOCK IN PASCHIM MIDNAPORE DISTRICTunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000367/2023-2024</t>
+  </si>
+  <si>
+    <t>1693/W/MMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>AMUSAR IMPEX PVT. LTD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000152/2022-2023</t>
   </si>
   <si>
     <t>535/MD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...43 lines deleted...]
-    <t>AMUSAR IMPEX PVT. LTD</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/01189/2023-2024</t>
   </si>
   <si>
     <t>31/JMD</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -740,200 +740,200 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.23</v>
+        <v>53.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>53.82</v>
+        <v>49.92</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>49.92</v>
+        <v>7.23</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -976,54 +976,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>115.66</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>25.89</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>22.39</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>