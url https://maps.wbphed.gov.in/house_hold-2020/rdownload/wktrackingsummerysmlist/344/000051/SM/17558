--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -179,51 +179,51 @@
   <si>
     <t>04/04/2026</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall, Soil investigation, 250 cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (1,304 Nos.) under JJM with allied work including 02 (Two) Years Operation &amp; Maintenance for Dubrajpur &amp; its adjoining mouzas W/S scheme in Daspur- II Block including supply of all labour &amp; materials within Midnapore Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>JE RWS Ghatal Sub-Division(Daspur-II)</t>
   </si>
   <si>
     <t>ORD/000261/2023-2024</t>
   </si>
   <si>
     <t>3235/MD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
-    <t>24/12/2025</t>
+    <t>22/07/2026</t>
   </si>
   <si>
     <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LIMITED</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different on going piped water supply scheme for covering Ghatal Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.-01-03-2024 to 31-08-2024.</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/002832/2023-2024</t>
   </si>
   <si>
     <t>340/MMSD-I</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>