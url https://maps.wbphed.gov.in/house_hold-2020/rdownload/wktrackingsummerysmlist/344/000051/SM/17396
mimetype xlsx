--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -110,90 +110,90 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Keot Khalisha, Block - Mohanpur) to be Retrofitting under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>ORD/001469/2020-2021</t>
   </si>
   <si>
     <t>520/MD</t>
   </si>
   <si>
     <t>08/03/2021</t>
   </si>
   <si>
     <t>18/03/2021</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR KEOT KHALISA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER MOHANPUR BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>1188/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>M/S EMMESS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000203/2023-2024</t>
   </si>
   <si>
     <t>1424/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>M/S EMMESS</t>
   </si>
   <si>
     <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Soil investigation, Construction of 250 CuM OHR (Pile Foundation) &amp; Accommodate FHTC (33 Nos.) under JJM with allied work for Augmentation Keot Khalisa PWSS in Mohanpur Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [PART-A]</t>
   </si>
   <si>
     <t>Assistant Engineer (HQ)</t>
   </si>
   <si>
     <t>ORD/000050/2024-2025</t>
   </si>
   <si>
     <t>46/MD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>06/07/2025</t>
   </si>
   <si>
     <t>SAI TUBE CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -786,153 +786,153 @@
         <v>0.82</v>
       </c>
       <c r="Q3" s="4">
         <v>0.81</v>
       </c>
       <c r="R3" s="4">
         <v>99.17</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>8.94</v>
+        <v>23.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.69</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>23.77</v>
+        <v>8.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>13.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>58.69</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>