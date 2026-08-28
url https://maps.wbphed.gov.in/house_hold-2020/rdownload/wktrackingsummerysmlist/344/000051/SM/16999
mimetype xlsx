--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,104 +77,104 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SONAKANIA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER DANTAN- I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/16999</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SONAKANIA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER DANTAN- I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division,Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>1184/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>AMUSAR IMPEX PVT. LTD</t>
+  </si>
+  <si>
     <t>Midnapore Division</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SONAKANIA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER DANTAN- I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE.</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000141/2022-2023</t>
   </si>
   <si>
     <t>421/MD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Soil investigation, Construction of 200 cum OHR &amp; Accommodate FHTC (125 Nos.) under JJM with allied work for Augmentation of Sonakania Pipe W/S Scheme in Dantan-I Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (HQ)</t>
   </si>
   <si>
     <t>JE RWS Midnapur Sub-Division( Dantan-I)</t>
   </si>
   <si>
     <t>ORD/000172/2024-2025</t>
   </si>
   <si>
     <t>3143/MD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>SAI TUBE CO.</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Additional Tw No-II (Boosting) of SONAKANIA water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist.:- Paschim Medinipur</t>
@@ -192,50 +192,62 @@
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>MANORANJAN DEY</t>
   </si>
   <si>
     <t>Repairing of 2nd Pump House &amp; Boundary wall for Sonakania PWSS within Dantan-I block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>569/AE/HQ/MD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>PROVAT KUMAR DE</t>
+  </si>
+  <si>
+    <t>NAME OF WORK - ELECTRIC QUOTATION CHARGES FOR SHIFTING OF 11 KV LINE FRO THE PREMISES OF P.H ENGINEERING DTE AT SONAKANIA PWSS, REFERENCE ID- 860328870, APPLICATION ID- 100000132810, APPLICATION TYPE- DEPOSIT WORKS OTHER THAN SERVICE CONNECTION, SM CODE- SM/16999, NAME OF CCC- DANTAN CCC, BLOCK- DANTAN-I.</t>
+  </si>
+  <si>
+    <t>BILL/05377/2024-2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -762,155 +774,155 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.52</v>
+        <v>23.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.23</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>23.77</v>
+        <v>3.52</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
@@ -927,112 +939,112 @@
         <v>156.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>18</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>6.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
@@ -1041,87 +1053,142 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>1.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.19</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>195.51</v>
+      </c>
+      <c r="P9" s="8">
+        <v>18.83</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>9.63</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>