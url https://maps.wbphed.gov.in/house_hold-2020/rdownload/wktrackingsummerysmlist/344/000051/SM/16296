--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -89,165 +89,165 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Based Pipe Water Supply Scheme for Abasgarh mouza.</t>
   </si>
   <si>
     <t>SM/16296</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation / Augmentation of existing Abasgarh PWSS within Midnapore Saar Block under Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>JE1 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/001012/2021-2022</t>
+  </si>
+  <si>
+    <t>531/MD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
     <t>Sinking of 150 X 100 mm dia. X 150 Mtr. Depth Rig bored Tube well for boosting purpose including FHTC, Valve chamber and other ancillary works of under Augmentation of Abasgarh W/S Scheme under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE Sadar Sub-division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000670/2022-2023</t>
   </si>
   <si>
     <t>723/MD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>WATER LINK</t>
   </si>
   <si>
-    <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation / Augmentation of existing Abasgarh PWSS within Midnapore Saar Block under Midnapore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Based Pipe Water Supply Scheme for Abasgarh mouza. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/002002/2022-2023</t>
+  </si>
+  <si>
+    <t>904/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>ECO ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing and installation of submersible pumping machineries and other electromechanical equipment at newly sunk tube well at Additional TW III of Abasgarh water supply scheme under Midnapore Mechanical Division, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000110/2023-2024</t>
   </si>
   <si>
     <t>428/MMSD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000206/2023-2024</t>
   </si>
   <si>
     <t>1422/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR T W NO 3 OF ABASHGARH WATER SUPPLY SCHEME [ REF- CONSUMER ID 203990474, UNDER RAJABAZAR CCC, WBSEDCL ]</t>
   </si>
   <si>
     <t>BILL/00156/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-43</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>ECO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -796,60 +796,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.31</v>
+        <v>2.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.49</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -857,60 +857,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.26</v>
+        <v>11.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.66</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -918,266 +918,266 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.37</v>
+        <v>10.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.03</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>18.38</v>
+        <v>4.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.31</v>
+        <v>18.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>10.78</v>
+        <v>0.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>47.4</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>19.17</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>40.45</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>