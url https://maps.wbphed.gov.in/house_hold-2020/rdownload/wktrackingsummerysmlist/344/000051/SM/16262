--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -405,68 +405,50 @@
     <t>881/W/MMD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S B ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under MMSD-I, PHE Dte., Dist.- Paschim Medinipur.</t>
   </si>
   <si>
     <t>ORD/002724/2023-2024</t>
   </si>
   <si>
     <t>1069/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>SWAPAN BANERJEE</t>
-  </si>
-[...16 lines deleted...]
-    <t>GOUTAM PARIA</t>
   </si>
   <si>
     <t>Laying Pipeline (Distribution system &amp; Rising main), Switch Room, Land development &amp; Accommodate FHTC (164 Nos.) under JJM with allied work for Rupnarayanpur &amp; its adjoining mouzas W/S Scheme (Zone-III) in Kharagpur-I block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [PART-I]</t>
   </si>
   <si>
     <t>ORD/000006/2024-2025</t>
   </si>
   <si>
     <t>1839/MD</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>A R ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -870,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2301,185 +2283,122 @@
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>69.85</v>
+        <v>48.59</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A25" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>601.82</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
-    <row r="26" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>