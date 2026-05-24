--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -170,51 +170,51 @@
   <si>
     <t>RTOR000276/2023-2024</t>
   </si>
   <si>
     <t>4049/MD</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying Distribution Pipeline &amp; Accommodate FHTC (200 Nos.) under JJM with allied work for Rupnarayanpur &amp; its adjoining mouzas W/S Scheme (Zone-I) in Kharagpur-I block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [PART-III]</t>
   </si>
   <si>
     <t>ORD/000843/2023-2024</t>
   </si>
   <si>
     <t>745/MD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>16/07/2026</t>
   </si>
   <si>
     <t>NIMAI LAL GURIA</t>
   </si>
   <si>
     <t>Laying Rising main, Distribution Pipeline &amp; Accommodate FHTC (206 Nos.) including 2 yrs. O&amp;M under JJM with allied work for Rupnarayanpur &amp; its adjoining mouzas W/S Scheme (Zone-II) in Kharagpur-I block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [PART-II]</t>
   </si>
   <si>
     <t>ORD/000861/2023-2024</t>
   </si>
   <si>
     <t>834/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>SAI TUBE CO.</t>
   </si>
   <si>
     <t>Construction of Pump House &amp; Accommodate FHTC (240 Nos.) under JJM with allied work for Rupnarayanpur &amp; its adjoining mouzas W/S Scheme (Zone-II) in Kharagpur-I block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [PART-IV]</t>
   </si>
@@ -389,81 +389,81 @@
   <si>
     <t>QUOTATION MONEY FOR RUPNARAYANPUR [ ZONE-III/ T W NO I ] WATER SUPPLY SCHEME, MINI- JINSAHAR , JJM WORKS, SCHEME CODE 16262, APPLICATION NO 2004652971, REFERENCE ID 204253744, NIMPURA CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00312/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-80</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Based Pipe Water Supply Scheme for Rupnarayanpur (Zone-I, II &amp; III) &amp; its adjoining mouzas, Block - Kharagpur-I, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.(Part-II)</t>
   </si>
   <si>
     <t>ORD/002011/2022-2023</t>
   </si>
   <si>
     <t>881/W/MMD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S B ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying Pipeline (Distribution system &amp; Rising main), Switch Room, Land development &amp; Accommodate FHTC (164 Nos.) under JJM with allied work for Rupnarayanpur &amp; its adjoining mouzas W/S Scheme (Zone-III) in Kharagpur-I block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [PART-I]</t>
+  </si>
+  <si>
+    <t>ORD/000006/2024-2025</t>
+  </si>
+  <si>
+    <t>1839/MD</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>A R ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under MMSD-I, PHE Dte., Dist.- Paschim Medinipur.</t>
   </si>
   <si>
     <t>ORD/002724/2023-2024</t>
   </si>
   <si>
     <t>1069/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>SWAPAN BANERJEE</t>
-  </si>
-[...13 lines deleted...]
-    <t>A R ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1080,54 +1080,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>6.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.69</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1202,54 +1202,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>40.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>51.41</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1265,54 +1265,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>51.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>41.06</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1328,54 +1328,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>20.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.9</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1513,54 +1513,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>25.73</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.34</v>
       </c>
       <c r="S11" s="4">
         <v>88</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1576,54 +1576,54 @@
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>40.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>23.14</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>57.43</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1700,54 +1700,54 @@
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>18.02</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>92.75</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1763,54 +1763,54 @@
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>17.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>17.24</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.22</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -2178,214 +2178,214 @@
       <c r="I22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P22" s="4">
         <v>17.88</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>7.95</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>44.44</v>
       </c>
       <c r="S22" s="4">
         <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>10.42</v>
+        <v>48.59</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P24" s="4">
-        <v>48.59</v>
+        <v>10.42</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>601.82</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>142.82</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>23.73</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>