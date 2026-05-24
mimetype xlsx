--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -134,111 +134,111 @@
   <si>
     <t>New service connection for Pursuri T/W-2 water supply scheme</t>
   </si>
   <si>
     <t>BILL/01332/2023-2024</t>
   </si>
   <si>
     <t>99/JMD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New service connection for Pursuri T/W -1 water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01331/2023-2024</t>
   </si>
   <si>
     <t>98/JMD</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall, Soil investigation, Construction of 450 cum OHR each (Intze type with pile foundation) &amp; Accommodate FHTC (6283 Nos.) under JJM with allied work for Purshuri &amp; Ramkrishnapur PWSS in Chandrakona-I Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(CK-I)</t>
+  </si>
+  <si>
+    <t>ORD/000075/2023-2024</t>
+  </si>
+  <si>
+    <t>2422/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Laying of rising main &amp; additional distribution pipe line due to re-design of mouzas Pipe W/S Schemes [Mangrul / Ramkrishnapur / Bagchhari / Purshuri] at Chandrakona-I block under Ghatal Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2024-2025</t>
+  </si>
+  <si>
+    <t>55/MD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for THE PROPOSED GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR PURSHURI TO ACCOMMODATE FHTC UNDER CHANDRAKONA - I BLOCK IN PASCHIM MEDINIPUR DISTRICT UNDER MEDINIPUR DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/000059/2023-2024</t>
   </si>
   <si>
     <t>1231/W/MMD</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
-  </si>
-[...37 lines deleted...]
-    <t>30/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,253 +930,253 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>25.24</v>
+        <v>1504.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>226.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>15.06</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>1504.9</v>
+        <v>79.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>79.62</v>
+        <v>25.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1674.35</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>226.6</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>13.53</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>