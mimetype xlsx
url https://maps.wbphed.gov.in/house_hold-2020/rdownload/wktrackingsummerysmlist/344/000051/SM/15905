--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -119,168 +119,168 @@
   <si>
     <t>ORD/000736/2022-2023</t>
   </si>
   <si>
     <t>2683/MD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection for Rejuvenation / Augmentation of existing 3 Nos. PWSS within Daspur-I block under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000735/2022-2023</t>
   </si>
   <si>
     <t>2682/MD</t>
   </si>
   <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Boundary wall &amp; Balance FHTC (998) for Augmentation of Supapursuri PWSS in Daspur-I block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(Daspur-I)</t>
+  </si>
+  <si>
+    <t>ORD/000180/2023-2024</t>
+  </si>
+  <si>
+    <t>2720/MD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SUPAPURSURI TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER DASPUR-I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>1133/W/MMD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>BUSR ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2022-2023</t>
   </si>
   <si>
     <t>413/MD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Laying additional distribution system pipe line to provide balance FHTC for Augmentation of Supapursuri W/S Scheme, Block - Daspur-I, Dist.- Paschim Medinipur under Midnapore Division, PHE Dte. (PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000101/2024-2025</t>
+  </si>
+  <si>
+    <t>2847/MD</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SK REAJUL HOSSAIN</t>
+  </si>
+  <si>
+    <t>Laying additional distribution system pipe line to provide balance FHTC for Augmentation of Supapursuri W/S Scheme, Block - Daspur-I, Dist.- Paschim Medinipur under Midnapore Division, PHE Dte. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000100/2024-2025</t>
+  </si>
+  <si>
+    <t>2846/MD</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
   </si>
   <si>
     <t>SUPAPURSURI WATER SUPPLY SCHEME, T W - III , JJM WORKS, SCHEME CODE SM/15905, APPLICATION NO 2004588382, REFERENCE ID 204209925, DASPUR CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/04200/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-787</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR SUPAPURSURI WATER SUPPLY SCHEME, T W NO 2 , [ AUGMENTATION ] , JJM WORKS, SCHEME CODE SM/15905, APPLICATION NO 2004809558, REFERENCE ID 204352004, DASPUR CCC, WBSEDCL.</t>
   </si>
   <si>
     <t>BILL/01632/2024-2025</t>
   </si>
   <si>
     <t>C072443865657</t>
   </si>
   <si>
     <t>29/07/2024</t>
-  </si>
-[...73 lines deleted...]
-    <t>08/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -925,436 +925,436 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>6.69</v>
+        <v>127.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>39.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.32</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>3.08</v>
+        <v>25.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.88</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>4.59</v>
+        <v>6.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>127.08</v>
+        <v>15.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>39.8</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>31.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>25.25</v>
+        <v>32.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.6</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>49.88</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>15.33</v>
+        <v>3.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>32.36</v>
+        <v>4.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>229.87</v>