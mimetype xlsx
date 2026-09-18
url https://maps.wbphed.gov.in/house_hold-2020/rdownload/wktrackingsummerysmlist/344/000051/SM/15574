--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -77,222 +77,222 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
+    <t>Midnapore Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BAITA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER MOHANPUR BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/15574</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for the work of Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Baita, Block - Mohanpur) to be Retrofitting under Midnapore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001470/2020-2021</t>
+  </si>
+  <si>
+    <t>565/MD</t>
+  </si>
+  <si>
+    <t>16/03/2021</t>
+  </si>
+  <si>
+    <t>26/03/2021</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BAITA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER MOHANPUR BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well at Pump House-I under Baita water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist.:- Paschim Medinipur.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/001015/2022-2023</t>
   </si>
   <si>
     <t>1864/W/MMD</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>22/10/2022</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>Midnapore Division</t>
-[...20 lines deleted...]
-    <t>SIRCON ENGINEERING SERVICES</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BAITA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER MOHANPUR BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002014/2022-2023</t>
+  </si>
+  <si>
+    <t>912/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>M/S EMMESS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2022-2023</t>
   </si>
   <si>
     <t>538/MD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BAITA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER MOHANPUR BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of additional distribution pipe line, Rising main including interconnection of Tube well No. 2 and Construction of Sluice Valve Chamber including Supply of CIDF Sluice Valve for Augmentation of Baita PWSS within Mohanpur block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (HQ)</t>
   </si>
   <si>
     <t>JE RWS Midnapur Sub-Division(Mohanpur)</t>
   </si>
   <si>
     <t>ORD/000763/2023-2024</t>
   </si>
   <si>
     <t>375/MD</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>A-PLUS</t>
   </si>
   <si>
     <t>Sinking of Tube wells Laying distribution pipe line, Pump House, Soil investigation, Construction of 300 cum OHR (Pile Foundation) &amp; Accommodate FHTC (164 Nos.) under JJM with allied work for Augmentation of Baita PWSS in Mohanpur block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>3158/MD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>SUBRATA DAS</t>
   </si>
   <si>
+    <t>Cleaning the chokage of pipe in the existing line at Baita PWSS under Kharagpur Sub-Division of Midnapur Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>3583/MD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>K &amp; KABERI ENTERPRISE (PROP. GOUTAM MAITY)</t>
+  </si>
+  <si>
     <t>Repair &amp; renovation of switch room cum chlorine room at 1st Tube well site of Baita Pipe Water Supply Scheme at Mohanpur block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000472/2024-2025</t>
   </si>
   <si>
     <t>437/AE/HQ/MD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
-  </si>
-[...19 lines deleted...]
-    <t>K &amp; KABERI ENTERPRISE (PROP. GOUTAM MAITY)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,272 +822,272 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>11.17</v>
+        <v>1.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.58</v>
+        <v>1.11</v>
       </c>
       <c r="R3" s="4">
-        <v>85.75</v>
+        <v>95.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.16</v>
+        <v>11.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.11</v>
+        <v>9.58</v>
       </c>
       <c r="R4" s="4">
-        <v>95.88</v>
+        <v>85.75</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.21</v>
+        <v>11.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>65.55</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>11.88</v>
+        <v>28.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.79</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>65.55</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
@@ -1104,51 +1104,51 @@
         <v>22.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
@@ -1163,154 +1163,154 @@
         <v>231.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>1.07</v>
+        <v>4.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>4.33</v>
+        <v>1.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.32</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>