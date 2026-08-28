--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -119,111 +119,111 @@
   <si>
     <t>ORD/000736/2022-2023</t>
   </si>
   <si>
     <t>2683/MD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection for Rejuvenation / Augmentation of existing 3 Nos. PWSS within Daspur-I block under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000735/2022-2023</t>
   </si>
   <si>
     <t>2682/MD</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BACHHRA KUNDU TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER DASPUR-I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/002016/2022-2023</t>
+  </si>
+  <si>
+    <t>914/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Boundary wall &amp; Balance FHTC (280 Nos.) under JJM with allied work for Augmentation of Bacchra Kundu Pipe W/S Scheme in Daspur-I Block including supply of all labour &amp; materials within Ghtaal Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE RWS Ghatal Sub-Division(Daspur-I)</t>
   </si>
   <si>
     <t>ORD/000136/2023-2024</t>
   </si>
   <si>
     <t>2620/MD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>ASHOK BANERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000196/2023-2024</t>
   </si>
   <si>
     <t>1418/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying additional pipeline to provide balance FHTC under JJM in Bachhrakundu PWSS under Ghatal Sub-Division of Midnapore Division, PHE Dte. in the district of Paschim Medinipur.</t>
   </si>
   <si>
     <t>ORD/000038/2024-2025</t>
   </si>
   <si>
     <t>2218/MD</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR BACHRA KUNDU WATER SUPPLY SCHEME, T W NO4, [ AUGMENTATION ] , JJM WORKS, BLOCK- DASPUR-I, SCHEME CODE SM/15572, APPLICATION NO 2004849416, REFERENCE ID 204373204, DASPUR CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/02046/2024-2025</t>
   </si>
   <si>
     <t>C082441572310</t>
   </si>
@@ -803,54 +803,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>26.95</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -862,311 +862,311 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>7.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>27.25</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>52.8</v>
+        <v>25.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.97</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.93</v>
+        <v>52.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>25.26</v>
+        <v>2.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>28.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
@@ -1191,54 +1191,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>128.18</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>21.87</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>17.06</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>