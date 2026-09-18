--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -110,162 +110,162 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection for Rejuvenation / Augmentation of existing 2 Nos. PWSS within Ghatal &amp; Chandrakona-I blocks under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000737/2022-2023</t>
   </si>
   <si>
     <t>2684/MD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SRINAGAR TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER CHANDRAKONA-I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002021/2022-2023</t>
+  </si>
+  <si>
+    <t>919/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Boundary wall &amp; Balance FHTC (2835 Nos.) under JJM with allied work for Augmentation of Srinagar Pipe W/S Scheme in Chandrakona-I Block including supply of all labour &amp; materials within Ghtaal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(CK-I)</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>2721/MD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Damaged UPVC pipeline &amp; withdrawing of CI PIPE and replace with DI pipe &amp; allied works in Srinagar W/S Scheme under Ghatal Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE1 Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000379/2023-2024</t>
+  </si>
+  <si>
+    <t>4041/MD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>SAYEEDI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000199/2023-2024</t>
   </si>
   <si>
     <t>1420/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Boundary wall &amp; Balance FHTC (2835 Nos.) under JJM with allied work for Augmentation of Srinagar Pipe W/S Scheme in Chandrakona-I Block including supply of all labour &amp; materials within Ghtaal Sub-Division under Midnapore Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>M/S. D.K.H.CONSTRUCTION</t>
+    <t>Restoration of pipe line for water supply arrangement due to damage of pipe line by PWD road activities of SRINAGAR water supply scheme at CK-I block within Ghatal Sub Division under Midnapore Division,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2024-2025</t>
+  </si>
+  <si>
+    <t>1273/AE/GSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>S.K. CONSTRUCTION (SONDIP BANERJEE)</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/01281/2023-2024</t>
   </si>
   <si>
     <t>52/JMD</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...58 lines deleted...]
-    <t>S.K. CONSTRUCTION (SONDIP BANERJEE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,389 +837,389 @@
         <v>8.23</v>
       </c>
       <c r="Q3" s="4">
         <v>2.08</v>
       </c>
       <c r="R3" s="4">
         <v>25.31</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.38</v>
+        <v>25.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>239.56</v>
       </c>
       <c r="Q5" s="4">
         <v>74.42</v>
       </c>
       <c r="R5" s="4">
         <v>31.07</v>
       </c>
       <c r="S5" s="4">
         <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3.22</v>
+        <v>2.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>25.26</v>
+        <v>18.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.86</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>86.52</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>2.12</v>
+        <v>0.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>3.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>297.73</v>