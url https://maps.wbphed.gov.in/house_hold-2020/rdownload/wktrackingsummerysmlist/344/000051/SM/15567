--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -119,111 +119,111 @@
   <si>
     <t>ORD/000736/2022-2023</t>
   </si>
   <si>
     <t>2683/MD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection for Rejuvenation / Augmentation of existing 3 Nos. PWSS within Daspur-I block under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000735/2022-2023</t>
   </si>
   <si>
     <t>2682/MD</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR RANAPUR TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER DASPUR-I BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/002020/2022-2023</t>
+  </si>
+  <si>
+    <t>918/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Boundary wall &amp; Balance FHTC (325) for Augmentation of Ranapur PWSS in Daspur-I block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(Daspur-I)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2023-2024</t>
+  </si>
+  <si>
+    <t>2812/MD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>KISHORE GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000134/2022-2023</t>
   </si>
   <si>
     <t>407/MD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...46 lines deleted...]
-    <t>KISHORE GHOSH</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR RANAPUR WATER SUPPLY SCHEME, T W NO III [ BAIDYAPUR ] , JJM WORKS, SCHEME CODE SM/15567, [ PARENT CODE - SM/04578 ] APPLICATION NO 2004648343, REFERENCE ID 204250593, DASPUR CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00308/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-70</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR RANAPUR WATER SUPPLY SCHEME, T W - III , JJM WORKS, SCHEME CODE SM/15567, APPLICATION NO 2004697947, REFERENCE ID 204284912, DASPUR CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00640/2024-2025</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
@@ -887,230 +887,230 @@
         <v>7.76</v>
       </c>
       <c r="Q4" s="4">
         <v>2.12</v>
       </c>
       <c r="R4" s="4">
         <v>27.25</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.42</v>
+        <v>25.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>38.14</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>25.2</v>
+        <v>82.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.61</v>
+        <v>39.15</v>
       </c>
       <c r="R6" s="4">
-        <v>38.14</v>
+        <v>47.17</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>82.99</v>
+        <v>3.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>39.15</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>47.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1123,51 +1123,51 @@
         <v>10.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
@@ -1178,51 +1178,51 @@
         <v>3.09</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">