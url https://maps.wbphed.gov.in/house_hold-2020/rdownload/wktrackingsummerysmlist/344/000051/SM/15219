--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -113,144 +113,144 @@
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation of existing Bhemwa PWSS within Sabang Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division( Sabang)</t>
   </si>
   <si>
     <t>ORD/000427/2021-2022</t>
   </si>
   <si>
     <t>1659/MD</t>
   </si>
   <si>
     <t>27/09/2021</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Sinking of Tube well, Laying distribution pipeline &amp; Construction of Pump House for Rejuvenation of Ground Water Based PWSS for Bhemwa (Part) under JJM of Sabang block in Paschim Medinipur District under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000083/2023-2024</t>
+  </si>
+  <si>
+    <t>2430/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD MAITY</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Midnapore Sadar Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/002243/2022-2023</t>
   </si>
   <si>
     <t>186/MMSD-I</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>M/S BIKASH DE</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Ground Water Based Piped Water Supply Scheme for Bhemwa (Part) to Accommodate FHTC under Jal Sapno Mission under Sabang Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001701/2022-2023</t>
+  </si>
+  <si>
+    <t>612/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>A.K.SIKDAR</t>
+  </si>
+  <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
-    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002284/2022-2023</t>
   </si>
   <si>
     <t>187/MMSD-I</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
-    <t>Sinking of Tube well, Laying distribution pipeline &amp; Construction of Pump House for Rejuvenation of Ground Water Based PWSS for Bhemwa (Part) under JJM of Sabang block in Paschim Medinipur District under Midnapore Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>QUOTATION MONEY FOR BHEWMA WATER SUPPLY SCHEME,ZONE-II, T W - III , JJM WORKS, SCHEME CODE SM/15219, PARENT CODE SM/03856 , APPLICATION NO 2004571035, REFERENCE ID 204198622, SABONG CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/03552/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-607</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>A.K.SIKDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,336 +824,336 @@
         <v>2.31</v>
       </c>
       <c r="Q3" s="4">
         <v>2.29</v>
       </c>
       <c r="R3" s="4">
         <v>98.99</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.9</v>
+        <v>94.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.06</v>
+        <v>79</v>
       </c>
       <c r="R4" s="4">
-        <v>6.68</v>
+        <v>83.33</v>
       </c>
       <c r="S4" s="4">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>0.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0.06</v>
       </c>
       <c r="R5" s="4">
-        <v>6.85</v>
+        <v>6.68</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>94.81</v>
+        <v>10.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>79</v>
+        <v>8.37</v>
       </c>
       <c r="R6" s="4">
-        <v>83.33</v>
+        <v>77.6</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>4</v>
+        <v>0.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>10.79</v>
+        <v>4</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.37</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>77.6</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>113.71</v>