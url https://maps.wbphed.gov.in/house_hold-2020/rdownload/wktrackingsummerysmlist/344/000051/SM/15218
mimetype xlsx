--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -113,174 +113,174 @@
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation of existing Beluria PWSS within Pingla Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division( Sabang)</t>
   </si>
   <si>
     <t>ORD/000426/2021-2022</t>
   </si>
   <si>
     <t>1658/MD</t>
   </si>
   <si>
     <t>28/09/2021</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Boundary wall for Rejuvenation of Beluria PWSS in Pingla block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Kharagpur Sub-Division(Pingla)</t>
+  </si>
+  <si>
+    <t>ORD/000623/2022-2023</t>
+  </si>
+  <si>
+    <t>448/MD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>BABUSONA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Additional Tube Well-IV of Beluria to Accommodate FHTC, Block - Pingla, District - Paschim Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/000173/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/W/MMD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>AMIT DAS</t>
+  </si>
+  <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Midnapore Sadar Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/002243/2022-2023</t>
   </si>
   <si>
     <t>186/MMSD-I</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>M/S BIKASH DE</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Ground Water Based Piped Water Supply Scheme for Beluria (Part) to Accommodate FHTC under Jal Sapno Mission under Pingla Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001698/2022-2023</t>
+  </si>
+  <si>
+    <t>611/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/002284/2022-2023</t>
   </si>
   <si>
     <t>187/MMSD-I</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
     <t>Electric quotation for Add Tw no-III of Beluria w/s scheme. (Consumer ID-203972911)</t>
   </si>
   <si>
     <t>BILL/00080/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-28</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for Add Tw no-IV of Beluria w/s scheme. (Consumer ID-203972925)</t>
   </si>
   <si>
     <t>BILL/00079/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-29</t>
-  </si>
-[...58 lines deleted...]
-    <t>AMIT DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2024-2025</t>
   </si>
   <si>
     <t>3428/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -847,476 +847,476 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.9</v>
+        <v>75.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>63.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.31</v>
       </c>
       <c r="S4" s="4">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.9</v>
+        <v>11.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.73</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>2.31</v>
+        <v>0.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>6.68</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.32</v>
+        <v>10.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>75.12</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>10.76</v>
+        <v>2.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>11.85</v>
+        <v>2.32</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1357,54 +1357,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>112.62</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>77.75</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>