--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -110,132 +110,132 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation of existing Adasimla PWSS within Sabang Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000424/2021-2022</t>
   </si>
   <si>
     <t>1654/MD</t>
   </si>
   <si>
     <t>27/09/2021</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Rejuvenation of Ground Water Based Piped Water Supply Scheme for Adasimla (Part) to Accommodate FHTC under JJM at Sabang Block in Paschim Medinipur District under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>JE RWS Kharagpur Sub-Division( Sabang)</t>
+  </si>
+  <si>
+    <t>ORD/000614/2022-2023</t>
+  </si>
+  <si>
+    <t>440/MD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>SAI TUBE CO.</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Ground Water Based Piped Water Supply Scheme for Adasimla (Part) to accommodate FHTC under Jal Sapno Mission under Sabang block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001967/2022-2023</t>
   </si>
   <si>
     <t>878/W/MMD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Augmentation of Adasimla Water Supply Scheme [ Block- Sabang ] under MMD, PHE Dte., Dist.- Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/000132/2023-2024</t>
+  </si>
+  <si>
+    <t>1352/W/MMD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
     <t>Quotation as per WBSEDCL procedure-A (2010) electric quotation bill.</t>
   </si>
   <si>
     <t>BILL/00413/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-678</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICTY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...40 lines deleted...]
-    <t>20/11/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,328 +785,328 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.99</v>
+        <v>62.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.6</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.57</v>
+        <v>5.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>62.67</v>
+        <v>14.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50.94</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>14.23</v>
+        <v>3.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>88.6</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>69.28</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>78.2</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>