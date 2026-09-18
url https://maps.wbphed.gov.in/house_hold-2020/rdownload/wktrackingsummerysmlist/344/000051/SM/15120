--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -113,201 +113,201 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of 6 (Six) Nos. D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed (1) Shrirampur &amp; its adjoining Mouzas PWSS, (2) Dontiara &amp; its adjoining Mouzas PWSS, (3) Dhashachandpur Mouza Stand Alone PWSS, (4) Udayganj (P) Mouza Stand Alone PWSS, (5) Prasadchak Mouza Stand Alone PWSS AND (6) Anandapur Mouza Stand Alone PWSS, Block - Ghatal under Midnapore Division, PHE Dte. [Name of Proposed PWSS Chaulisingpur &amp; its adjoining Mouzas PWSS &amp; Hemantapur &amp; its adjoining Mouzas PWSS instead of (1) Dhashachandpur Mouza Stand Alone PWSS, (2) Udayganj (P) Mouza Stand Alone PWSS, (3) Prasadchak Mouza Stand Alone PWSS AND (4) Anandapur Mouza Stand Alone PWSS]</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000661/2022-2023</t>
   </si>
   <si>
     <t>1767/MD</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>08/10/2022</t>
   </si>
   <si>
     <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Shrirampur &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001748/2022-2023</t>
+  </si>
+  <si>
+    <t>651/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>KAMAKSHYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising main, Pump House, Operation &amp; maintenance of 2 years under JJM with allied work for Shrirampur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-C]</t>
+  </si>
+  <si>
+    <t>JE1 Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>2493/MD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>GARHBETA-1 UNEMPLOYED YOUTH ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for Shrirampur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>1432/MD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>AJITESH ACHARJEE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for Shrirampur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-D]</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(Ghatal),JE1 Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>2637/MD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>HYDRO TECH ASSOCIATES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000136/2022-2023</t>
   </si>
   <si>
     <t>409/MD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...46 lines deleted...]
-  <si>
     <t>Construction of Boundary wall, Soil investigation, 100 cum OHR (Torch type with solid raft) &amp; Accommodate FHTC (667 nos.) under JJM with allied work for Shrirampur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-A]</t>
   </si>
   <si>
     <t>ORD/000846/2023-2024</t>
   </si>
   <si>
     <t>807/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>M/S. SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Laying Distribution system pipe line for Shrirampur W/S Scheme under JJM within Ghatal Block under Ghatal Sub-Division under Midnapore Division, PHE Dte. (PART - 'E')</t>
   </si>
   <si>
     <t>ORD/000034/2024-2025</t>
   </si>
   <si>
     <t>2262/MD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>BHOWMIK CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying distribution pipe line under JJM with allied work for Shrirampur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
-[...16 lines deleted...]
-  <si>
     <t>QUOTATION MONEY FOR SHRIRAMPUR WATER SUPPLY SCHEME, T W NO I JJM WORKS, SCHEME CODE SM/15120, APPLICATION NO 2004760170, REFERENCE ID 204322019, GHATAL CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/01218/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-294</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>HYDRO TECH ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -883,527 +883,529 @@
       <c r="Q3" s="4">
         <v>2.75</v>
       </c>
       <c r="R3" s="4">
         <v>40.88</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>7.09</v>
+        <v>10.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.79</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>10.77</v>
+        <v>42.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.88</v>
+        <v>27.37</v>
       </c>
       <c r="R5" s="4">
-        <v>91.79</v>
+        <v>64.47</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>42.45</v>
+        <v>14.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>27.37</v>
+        <v>13.55</v>
       </c>
       <c r="R6" s="4">
-        <v>64.47</v>
+        <v>93.1</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>103.06</v>
+        <v>9.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.07</v>
+        <v>8.58</v>
       </c>
       <c r="R7" s="4">
-        <v>6.86</v>
+        <v>88.32</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>14.53</v>
+        <v>7.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>14.56</v>
+        <v>103.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.55</v>
+        <v>7.07</v>
       </c>
       <c r="R9" s="4">
-        <v>93.1</v>
+        <v>6.86</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>3.63</v>
+        <v>14.53</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>9.71</v>
+        <v>3.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.58</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>88.32</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>212.53</v>