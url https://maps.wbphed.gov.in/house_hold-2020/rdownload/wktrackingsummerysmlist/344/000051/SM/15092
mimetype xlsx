--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,228 +113,267 @@
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection for Rejuvenation / Augmentation of existing (i) Barisha PWSS within Pingla block &amp; (ii) Nayagram PWSS within Midnapore Sadar Block under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division,AE Sadar Sub-division</t>
   </si>
   <si>
     <t>ORD/000497/2022-2023</t>
   </si>
   <si>
     <t>2064/MD</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>15/10/2022</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Based Pipe Water Supply Scheme for Nayagram and its adj. mouzas, Block - Midnapore Sadar, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001892/2022-2023</t>
+  </si>
+  <si>
+    <t>791/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>SHOVAN KUMAR DAS</t>
+  </si>
+  <si>
     <t>Providing and installation of submersible pumping machineries and other electromechanical equipment at newly sunk tube well at Additional TW III of Nayagram water supply scheme under Midnapore Mechanical Division, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000112/2023-2024</t>
   </si>
   <si>
     <t>423/MMSD-I</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Providing and installation of submersible pumping machineries and other electromechanical equipment at newly sunk tube well at Additional TW IV of Nayagram water supply scheme under Midnapore Mechanical Division, P.H.E. DTE.</t>
   </si>
   <si>
     <t>ORD/000111/2023-2024</t>
   </si>
   <si>
     <t>424/MMSD-I</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
+    <t>Laying distribution pipe line, Rising main, Boundary wall &amp; Accommodate FHTC (200 Nos.) under JJM with allied work for Augmentation of Nayagram &amp; its adjoining mouzas W/S Scheme in Midnapore Sadar block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
+  </si>
+  <si>
+    <t>AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>JE RWS Sadar Sub-Division(Sadar Block)</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>2718/MD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>MIDNAPUR PIPE CONCERN</t>
+  </si>
+  <si>
+    <t>Laying distribution pipeline under JJM with allied work for Augmentation of Nayagram &amp; its adjoining mouzas W/S Scheme in Midnapore Sadar block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-D]</t>
+  </si>
+  <si>
+    <t>ORD/000296/2023-2024</t>
+  </si>
+  <si>
+    <t>3966/MD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>AJIJUR RAHAMAN MALLICK</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC (126 Nos.), Construction of Boundary wall, Switch Room under JJM with allied work for Augmentation of Nayagram &amp; its adjoining mouzas W/S Scheme in Midnapore Sadar block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-C]</t>
+  </si>
+  <si>
+    <t>ORD/000634/2023-2024</t>
+  </si>
+  <si>
+    <t>5563/MD</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>24/02/2024</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) Nos. Tube well for Augmentation of Nayagram &amp; its adjoining mouzas PWSS in Midnapore Sadar block including supply of all labour &amp; materials under Midnapore Sadar Sub-Division of Midnapore Division, P.H.E. Dte. in Paschim Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2023-2024</t>
+  </si>
+  <si>
+    <t>2516/MD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000186/2023-2024</t>
   </si>
   <si>
     <t>1395/MD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Electric quotation for Nayagram PWSS Tube Well- III in connection Barua CCC</t>
+  </si>
+  <si>
+    <t>BILL/00411/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-159</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Electric quotation for Nayagram PWSS Tube Well- IV in connection Barua CCC (2004189731)</t>
   </si>
   <si>
+    <t>BILL/00412/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-160</t>
+  </si>
+  <si>
+    <t>Electric quotation for Nayagram PWSS Tube Well- III in connection Barua CCC (</t>
+  </si>
+  <si>
+    <t>BILL/00066/2022-2023</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
     <t>BILL/00067/2022-2023</t>
   </si>
   <si>
-    <t>21/02/2023</t>
-[...88 lines deleted...]
-  <si>
     <t>Construction of OHR (250 cum) &amp; Accommodate FHTC (200 Nos.) under JJM with allied work for Augmentation of Nayagram &amp; its adjoining mouzas W/S Scheme in Midnapore Sadar block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. [PART-A]</t>
   </si>
   <si>
     <t>ORD/000178/2024-2025</t>
   </si>
   <si>
     <t>3163/MD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>GARHBETA-1 UNEMPLOYED YOUTH ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Sinking of 2 (Two) Nos. Tube well for Augmentation of Nayagram &amp; its adjoining mouzas PWSS in Midnapore Sadar block including supply of all labour &amp; materials under Midnapore Sadar Sub-Division of Midnapore Division, P.H.E. Dte. in Paschim Medinipur District.</t>
-[...11 lines deleted...]
-    <t>17/08/2023</t>
+    <t>QUOTATION MONEY FOR NAYAGRAM WATER SUPPLY SCHEME [ AUGMENTATION ] , T W NO IV, [MUCHIBERIA ] ,JJM WORKS, SCHEME CODE SM/15092, APPLICATION NO 2005010287, REFERENCE ID 204474547, BARUA CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/03895/2024-2025</t>
+  </si>
+  <si>
+    <t>C022507790538</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>QUOTATION MONEY FOR NAYAGRAM WATER SUPPLY SCHEME [ AUGMENTATION ] , T W NO III, [INJILIKACHAK ] ,JJM WORKS, SCHEME CODE SM/15092, APPLICATION NO 2005010305, REFERENCE ID 204474546, BARUA CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/03894/2024-2025</t>
+  </si>
+  <si>
+    <t>C022507854456</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -942,747 +981,922 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.37</v>
+        <v>22.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.37</v>
+        <v>15.81</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>69.4</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.37</v>
       </c>
       <c r="Q5" s="4">
         <v>4.37</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>15.86</v>
+        <v>4.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.19</v>
+        <v>112.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>59.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>53.09</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.19</v>
+        <v>24.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.89</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.19</v>
+        <v>18.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="L10" s="4"/>
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>0.19</v>
+        <v>23.44</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>55.08</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>22.79</v>
+        <v>15.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>15.81</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>69.4</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>112.05</v>
+        <v>0.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>59.49</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>53.09</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>18.35</v>
+        <v>0.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>91.94</v>
+        <v>0.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>23.44</v>
+        <v>0.19</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.91</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>55.08</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>91.94</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.91</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.79</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>336.75</v>
+      </c>
+      <c r="P19" s="8">
+        <v>124.58</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>36.99</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>