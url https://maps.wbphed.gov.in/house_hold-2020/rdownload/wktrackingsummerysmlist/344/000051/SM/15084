--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -110,144 +110,144 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection for Rejuvenation / Augmentation of existing 2 Nos. PWSS within Ghatal &amp; Chandrakona-I blocks under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000737/2022-2023</t>
   </si>
   <si>
     <t>2684/MD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MANSUKA TO ACCOMMODATE FHTC UNDER JAL JEEVAN MISSION UNDER GHATAL BLOCK IN PASCHIM MIDNAPORE DISTRICT UNDER MIDNAPORE DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/002017/2022-2023</t>
+  </si>
+  <si>
+    <t>915/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S. A.D. CONCERN</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Pump House, Boundary wall &amp; Balance FHTC (522 Nos.) under JJM with allied work for Augmentation of Mansuka Pipe W/S Scheme in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE1 Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000182/2023-2024</t>
+  </si>
+  <si>
+    <t>2722/MD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>DIPAK KUMAR DOLAI</t>
+  </si>
+  <si>
     <t>Laying additional pipe line to provide balance FHTC under JJM in Mansuka PWSS (Part of Kgaragpur Village) under Ghatal Sub-Division of Midnapore Division, PHE Dte. in the District of Paschim Medinipur.</t>
   </si>
   <si>
     <t>ORD/000169/2023-2024</t>
   </si>
   <si>
     <t>2671/MD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>A-PLUS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000195/2023-2024</t>
   </si>
   <si>
     <t>1419/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>QUOTATION MONEY FOR MANSUKA WATER SUPPLY SCHEME, T W NO 4 JJM WORKS, SCHEME CODE SM/15084, APPLICATION NO 2004759850, REFERENCE ID 204321898, BIRSINGHA CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/01170/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-295</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>DIPAK KUMAR DOLAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,383 +797,383 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>8.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.31</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>21.1</v>
+        <v>13.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.73</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.04</v>
+        <v>111.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.32</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>13.68</v>
+        <v>21.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.12</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.37</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.71</v>
+        <v>4.04</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>111.12</v>
+        <v>2.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>160.89</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>50.94</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>31.66</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>