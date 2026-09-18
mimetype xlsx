--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,174 +113,210 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of 6 (Six) Nos. D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed (1) Shrirampur &amp; its adjoining Mouzas PWSS, (2) Dontiara &amp; its adjoining Mouzas PWSS, (3) Dhashachandpur Mouza Stand Alone PWSS, (4) Udayganj (P) Mouza Stand Alone PWSS, (5) Prasadchak Mouza Stand Alone PWSS AND (6) Anandapur Mouza Stand Alone PWSS, Block - Ghatal under Midnapore Division, PHE Dte. [Name of Proposed PWSS Chaulisingpur &amp; its adjoining Mouzas PWSS &amp; Hemantapur &amp; its adjoining Mouzas PWSS instead of (1) Dhashachandpur Mouza Stand Alone PWSS, (2) Udayganj (P) Mouza Stand Alone PWSS, (3) Prasadchak Mouza Stand Alone PWSS AND (4) Anandapur Mouza Stand Alone PWSS]</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000661/2022-2023</t>
   </si>
   <si>
     <t>1767/MD</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>08/10/2022</t>
   </si>
   <si>
     <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Hemantapur &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001993/2022-2023</t>
+  </si>
+  <si>
+    <t>804/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Tube well, Laying distribution pipe line, Rising main, Operation &amp; maintenance of 2 years under JJM with allied work for Hemantapur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-C]</t>
+  </si>
+  <si>
+    <t>JE2 Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>1431/MD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>SAMIT PAL</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/001825/2023-2024</t>
+  </si>
+  <si>
+    <t>1684/MMSD-I</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>SUBHASIS ROY</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line &amp; Pump House under JJM with allied work for Hemantapur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>2429/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>JIT ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2022-2023</t>
   </si>
   <si>
     <t>410/MD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000140/2022-2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Construction of Boundary wall, Soil investigation, 100 cum OHR (Torch type with solid raft) &amp; Accommodate FHTC (472 nos.) under JJM with allied work for Hemantapur PWSS in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-A]</t>
+  </si>
+  <si>
+    <t>ORD/000826/2023-2024</t>
+  </si>
+  <si>
+    <t>707/MD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA DAS</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different on going piped water supply scheme for covering Ghatal Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.-01-03-2024 to 31-08-2024.</t>
+  </si>
+  <si>
+    <t>ORD/002832/2023-2024</t>
+  </si>
+  <si>
+    <t>340/MMSD-I</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>ADDITIONAL QUOTATION MONEY FOR HEMANTAPUR WATER SUPPLY SCHEME, T W NO I, ADDITIONAL QUOTATION, JJM WORKS, SCHEME CODE SM/15011, APPLICATION NO 100000114253, REFERENCE ID 860308903, GHATAL CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/01853/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-545</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>CERTIFIED THAT IT IS THE QUOTATION MONEY FOR HEMANTAPUR WATER SUPPLY SCHEME, T W NO 1, JJM WORKS, SCHEME CODE SM/15011, APPLICATION NO 2004627986, REFERENCE ID 204234632, GHATAL CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/04400/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-842</t>
   </si>
   <si>
     <t>14/03/2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>JIT ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -856,565 +892,691 @@
       <c r="Q3" s="4">
         <v>0.72</v>
       </c>
       <c r="R3" s="4">
         <v>10.73</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>7.2</v>
+        <v>10.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.62</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>7.2</v>
+        <v>58.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>37.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.6</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
         <v>40</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.73</v>
+        <v>31.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.13</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.79</v>
+        <v>7.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.62</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.29</v>
+        <v>7.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>6.3</v>
+        <v>91.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>31.13</v>
+        <v>6.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>24.95</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>80.13</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>223.85</v>
+      </c>
+      <c r="P14" s="8">
+        <v>72.82</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>32.53</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>