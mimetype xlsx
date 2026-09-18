--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -116,189 +116,189 @@
   <si>
     <t>Preparation &amp; Submission of D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed Dwandbipur &amp; its adjoining Mouzas PWSS, Block - Ghatal under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>JE1 Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000657/2022-2023</t>
   </si>
   <si>
     <t>1755/MD</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>13/09/2022</t>
   </si>
   <si>
     <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall, Soil investigation, 300 cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (2,225 nos.) under JJM with allied work for Dwandbipur PWSS in Ghatal Block including supply of all labour &amp; materials including 02 (Two) Years Operation &amp; Maintenance within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>1337/MD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001825/2023-2024</t>
+  </si>
+  <si>
+    <t>1684/MMSD-I</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>SUBHASIS ROY</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Dwandbipur &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001614/2022-2023</t>
+  </si>
+  <si>
+    <t>494/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>J K ENGINEERING CO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2022-2023</t>
   </si>
   <si>
     <t>62/MD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>DANDIPUR WATER SUPPLY SCHEME, PH - I, BLOCK - GHATAL , SCHEME - SM/14999, REF. ID - 2004496533, GHATAL CCC,</t>
+  </si>
+  <si>
+    <t>BILL/03011/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-393</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>DANDIPUR WATER SUPPLY SCHEME, PH - II, BLOCK - GHATAL , SCHEME - SM/14999, REF. ID - 2004496518, GHATAL CCC</t>
+  </si>
+  <si>
+    <t>BILL/03012/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-394</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different on going piped water supply scheme for covering Ghatal Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.-01-03-2024 to 31-08-2024.</t>
+  </si>
+  <si>
+    <t>ORD/002832/2023-2024</t>
+  </si>
+  <si>
+    <t>340/MMSD-I</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>Laying additional distribution system pipe line for Dwandbipur W/S Scheme under JJM within Ghatal Block of Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000102/2024-2025</t>
+  </si>
+  <si>
+    <t>2848/MD</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
     <t>RTOR000032/2024-2025</t>
   </si>
   <si>
     <t>3359/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
-  </si>
-[...115 lines deleted...]
-    <t>09/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -890,570 +890,570 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>19.15</v>
+        <v>460.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>249.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>54.14</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.86</v>
+        <v>22.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>61.46</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>7.2</v>
+        <v>19.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>460.32</v>
+        <v>3.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>249.23</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>54.14</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.29</v>
+        <v>7.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
         <v>6.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>22.96</v>
+        <v>27.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.11</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>61.46</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>27.43</v>
+        <v>13.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>566.18</v>