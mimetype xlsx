--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,144 +143,126 @@
   <si>
     <t>Laying distribution pipe line under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-D]</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>JE2 Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000081/2023-2024</t>
   </si>
   <si>
     <t>2428/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
+    <t>Preparation &amp; Submission of 6 (Six) Nos. D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed (1) Shrirampur &amp; its adjoining Mouzas PWSS, (2) Dontiara &amp; its adjoining Mouzas PWSS, (3) Dhashachandpur Mouza Stand Alone PWSS, (4) Udayganj (P) Mouza Stand Alone PWSS, (5) Prasadchak Mouza Stand Alone PWSS AND (6) Anandapur Mouza Stand Alone PWSS, Block - Ghatal under Midnapore Division, PHE Dte. [Name of Proposed PWSS Chaulisingpur &amp; its adjoining Mouzas PWSS &amp; Hemantapur &amp; its adjoining Mouzas PWSS instead of (1) Dhashachandpur Mouza Stand Alone PWSS, (2) Udayganj (P) Mouza Stand Alone PWSS, (3) Prasadchak Mouza Stand Alone PWSS AND (4) Anandapur Mouza Stand Alone PWSS]</t>
+  </si>
+  <si>
+    <t>ORD/000661/2022-2023</t>
+  </si>
+  <si>
+    <t>1767/MD</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 250 X 150 mm dia. X 165 depth Tube well under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-E]</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>935/MD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>MEHER ALI KHAN.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000040/2024-2025</t>
+  </si>
+  <si>
+    <t>3358/MD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>QUOTATION MONEY FOR CHAULISINGPUR WATER SUPPLY SCHEME, T W NO I, [ BAHIRSINGPUR ] JJM WORKS, SCHEME CODE SM/14998, APPLICATION NO 2004995144, REFERENCE ID 204465793, GHATAL CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/03679/2024-2025</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Laying distribution pipe line, Rising main &amp; 2 years operation &amp; maintenance under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
   </si>
   <si>
     <t>ORD/000080/2023-2024</t>
   </si>
   <si>
     <t>2427/MD</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>19/02/2026</t>
   </si>
   <si>
     <t>DEVJYOTI BERA</t>
-  </si>
-[...79 lines deleted...]
-    <t>A. K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-C]</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>934/MD</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>NIMAI HAZRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -684,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -953,487 +935,426 @@
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>29.63</v>
+        <v>6.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>6.73</v>
+        <v>8.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>8.86</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>8.3</v>
+        <v>2.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>81.66</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.94</v>
+        <v>5.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>5.23</v>
+        <v>29.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>95.3</v>
+        <v>35.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>109.49</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>