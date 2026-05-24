--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -955,54 +955,54 @@
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>6.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.86</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1018,54 +1018,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>8.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.66</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1294,54 +1294,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>109.49</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>7.37</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>6.73</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>