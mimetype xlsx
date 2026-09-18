--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,204 +80,222 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Ghatal</t>
   </si>
   <si>
+    <t>Midnapore Division</t>
+  </si>
+  <si>
+    <t>Chaulisingpur &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>SM/14998</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Preparation &amp; Submission of 6 (Six) Nos. D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed (1) Shrirampur &amp; its adjoining Mouzas PWSS, (2) Dontiara &amp; its adjoining Mouzas PWSS, (3) Dhashachandpur Mouza Stand Alone PWSS, (4) Udayganj (P) Mouza Stand Alone PWSS, (5) Prasadchak Mouza Stand Alone PWSS AND (6) Anandapur Mouza Stand Alone PWSS, Block - Ghatal under Midnapore Division, PHE Dte. [Name of Proposed PWSS Chaulisingpur &amp; its adjoining Mouzas PWSS &amp; Hemantapur &amp; its adjoining Mouzas PWSS instead of (1) Dhashachandpur Mouza Stand Alone PWSS, (2) Udayganj (P) Mouza Stand Alone PWSS, (3) Prasadchak Mouza Stand Alone PWSS AND (4) Anandapur Mouza Stand Alone PWSS]</t>
+  </si>
+  <si>
+    <t>AE Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000661/2022-2023</t>
+  </si>
+  <si>
+    <t>1767/MD</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Chaulisingpur &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Chaulisingpur &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/001991/2022-2023</t>
   </si>
   <si>
     <t>803/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
-    <t>Midnapore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying distribution pipe line under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-D]</t>
   </si>
   <si>
-    <t>AE Ghatal Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>JE2 Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000081/2023-2024</t>
   </si>
   <si>
     <t>2428/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation &amp; Submission of 6 (Six) Nos. D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed (1) Shrirampur &amp; its adjoining Mouzas PWSS, (2) Dontiara &amp; its adjoining Mouzas PWSS, (3) Dhashachandpur Mouza Stand Alone PWSS, (4) Udayganj (P) Mouza Stand Alone PWSS, (5) Prasadchak Mouza Stand Alone PWSS AND (6) Anandapur Mouza Stand Alone PWSS, Block - Ghatal under Midnapore Division, PHE Dte. [Name of Proposed PWSS Chaulisingpur &amp; its adjoining Mouzas PWSS &amp; Hemantapur &amp; its adjoining Mouzas PWSS instead of (1) Dhashachandpur Mouza Stand Alone PWSS, (2) Udayganj (P) Mouza Stand Alone PWSS, (3) Prasadchak Mouza Stand Alone PWSS AND (4) Anandapur Mouza Stand Alone PWSS]</t>
-[...14 lines deleted...]
-    <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
+    <t>Laying distribution pipe line, Rising main &amp; 2 years operation &amp; maintenance under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>2427/MD</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>DEVJYOTI BERA</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-C]</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>934/MD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>NIMAI HAZRA</t>
   </si>
   <si>
     <t>Sinking of 250 X 150 mm dia. X 165 depth Tube well under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-E]</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>935/MD</t>
   </si>
   <si>
-    <t>04/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>MEHER ALI KHAN.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2024-2025</t>
   </si>
   <si>
     <t>3358/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR CHAULISINGPUR WATER SUPPLY SCHEME, T W NO I, [ BAHIRSINGPUR ] JJM WORKS, SCHEME CODE SM/14998, APPLICATION NO 2004995144, REFERENCE ID 204465793, GHATAL CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/03679/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, Rising main &amp; 2 years operation &amp; maintenance under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-B]</t>
-[...26 lines deleted...]
-    <t>NIMAI HAZRA</t>
+    <t>Construction of Pump House, Boundary wall, Soil investigation, Construction of 100 cum OHR (Torch type with solid raft) &amp; Accommodate FHTC (478 nos.) under JJM with allied work for Chaulisingpur PWSS in Ghatal block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte. [PART-A]</t>
+  </si>
+  <si>
+    <t>ORD/000546/2024-2025</t>
+  </si>
+  <si>
+    <t>753/MD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>A. K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -809,552 +827,615 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>10.79</v>
+        <v>6.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.89</v>
+        <v>10.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.73</v>
+        <v>9.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>8.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>8.3</v>
+        <v>29.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.78</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>81.66</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>2.94</v>
+        <v>35.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4"/>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.23</v>
+        <v>8.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.66</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>29.63</v>
+        <v>2.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>35.97</v>
+        <v>5.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>95.3</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>10</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>204.79</v>
+      </c>
+      <c r="P12" s="8">
+        <v>7.37</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>