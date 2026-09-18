--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -80,129 +80,129 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Ghatal</t>
   </si>
   <si>
+    <t>Midnapore Division</t>
+  </si>
+  <si>
+    <t>Dontiara &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>SM/14646</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Preparation &amp; Submission of 6 (Six) Nos. D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed (1) Shrirampur &amp; its adjoining Mouzas PWSS, (2) Dontiara &amp; its adjoining Mouzas PWSS, (3) Dhashachandpur Mouza Stand Alone PWSS, (4) Udayganj (P) Mouza Stand Alone PWSS, (5) Prasadchak Mouza Stand Alone PWSS AND (6) Anandapur Mouza Stand Alone PWSS, Block - Ghatal under Midnapore Division, PHE Dte. [Name of Proposed PWSS Chaulisingpur &amp; its adjoining Mouzas PWSS &amp; Hemantapur &amp; its adjoining Mouzas PWSS instead of (1) Dhashachandpur Mouza Stand Alone PWSS, (2) Udayganj (P) Mouza Stand Alone PWSS, (3) Prasadchak Mouza Stand Alone PWSS AND (4) Anandapur Mouza Stand Alone PWSS]</t>
+  </si>
+  <si>
+    <t>AE Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000661/2022-2023</t>
+  </si>
+  <si>
+    <t>1767/MD</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Dontiara &amp; its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Dontiara and its adjoining mouzas Water Supply Scheme, Block - Ghatal, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/000060/2023-2024</t>
   </si>
   <si>
     <t>1232/W/MMD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
-    <t>Midnapore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of Tube Well ,Laying distribution pipe line, Pump House , Boundary Wall soil investigation , 200 cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (1188 nos) under JJM with allied work for Dontiara PWSS in Ghatal Block including supply of all labour &amp; materials including 02 (Two) Years Operation &amp; Maintenance within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE Ghatal Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>JE2 Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000125/2023-2024</t>
   </si>
   <si>
     <t>2523/MD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>14/01/2024</t>
   </si>
   <si>
     <t>SUJATA CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>SAMARTH INFRA-TECH SERVICES PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2022-2023</t>
   </si>
   <si>
     <t>70/MD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -749,221 +749,221 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>21.56</v>
+        <v>6.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.52</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>350.99</v>
+        <v>21.56</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.73</v>
+        <v>350.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
@@ -988,54 +988,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>395.08</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>