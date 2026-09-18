--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -92,243 +92,243 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Kharagpur-I</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Ground Based Pipe Water Supply Scheme for Kashijora (Zone-I &amp; II) &amp; its adjoining mouzas, Block - Kharagpur-I, Dist.- Paschim Medinipur.</t>
   </si>
   <si>
     <t>SM/14492</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube wells, Construction of 250 CuM Capacity R.C.C Over Head Reservoirs (Over Raft Foundation) including Sub-Soil investigation works with Laying distribution system, Pump Houses, Boundary walls &amp; Providing Functional Household Tap Connection (5415 nos.) including Two years O&amp;M for AMBA (ZONE-I, II &amp; III) &amp; KASHIJORA (ZONE-I &amp; II) Pipe W/S Scheme within Kharagpur-I Block under Kharagpur Sub-Division of Midnapore Division PHE Dte. in Paschim Medinipur District.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>2465/MD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Based Pipe Water Supply Scheme for Kashijora (Zone-I &amp; II) &amp; its adjoining mouzas, Block - Kharagpur-I, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001631/2022-2023</t>
+  </si>
+  <si>
+    <t>538/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Based Pipe Water Supply Scheme for Kashijora (Zone-I and II) and its adjoining mouzas, Block - Kharagpur-I, Dist.- Paschim Medinipur. under JJM Program under MMD PHE Dte. .(Part-II)</t>
+  </si>
+  <si>
+    <t>ORD/002027/2022-2023</t>
+  </si>
+  <si>
+    <t>935/W/MMD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>13/09/2025</t>
+  </si>
+  <si>
+    <t>RISHAV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2022-2023</t>
   </si>
   <si>
     <t>208/MD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Supply and Installation of ( Dept. ) Submersible Pumping Machinery, Voltage Stabilizer ( Dept. ) , Chlorination System ( Dept. ) and Internal House Wiring and other allied works at Tube Well no 2 of Kashijora Mini Water Supply Scheme , Zone -II [ Block- Kharagpur-I ] under MMD, PHE Dte., Dist.- Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2024-2025</t>
+  </si>
+  <si>
+    <t>730/MMSD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>PURUSHOTTAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and Installation of ( Dept. ) Submersible Pumping Machinery, Voltage Stabilizer ( Dept. ) , Chlorination System ( Dept. ) and Internal House Wiring and other allied works at Tube Well no 1 of Kashijora Mini Water Supply Scheme , Zone -II [ Block- Kharagpur-I ] under MMD, PHE Dte., Dist.- Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2024-2025</t>
+  </si>
+  <si>
+    <t>732/MMSD-I</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SREEJIT ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000072/2024-2025</t>
   </si>
   <si>
     <t>3422/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>QUOTATION MONEY FOR KASHIJORA WATER SUPPLY SCHEME ( SANKARCHAK ), MINI, ZONE-I JJM WORKS, SCHEME CODE SM/14492, APPLICATION NO 2004582819, REFERENCE ID 204206253, NIMPURA CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/00595/2024-2025</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>KASHIJORA WATER SUPPLY SCHEME, ZONE I , T W NO 2 , JJM WORKS, SCHEME CODE SM/14492, APPLICATION NO 2004582759, REFERENCE ID 204223621, NIMPURA CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/04203/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-771</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR KASHIJORA WATER SUPPLY SCHEME,ZONE-II/I, T W - I ,[ RAMNAGAR ] JJM WORKS, SCHEME CODE SM/14492, KGP-I, APPLICATION NO 2004696766, REFERENCE ID 204284088, NIMPURA CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00635/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-120</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...1 lines deleted...]
-  <si>
     <t>CERTIFIED THAT IT IS QUOTATION MONEY FOR KASHIJORA WATER SUPPLY SCHEME (SANKARACHAK) , MINI, ZONE-I , JJM WORKS, SCHEME CODE SM/14492, , APPLICATION NO 2004582819, REFERENCE ID 204206253, NIMPURA CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/03699/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-702</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR KASHIJORA, ZONE-II/I, T W NO II [ BENAPURUR CHAITA ] WATER SUPPLY SCHEME, JJM WORKS, SCHEME CODE SM/14492, APPLICATION NO 2004890141, REFERENCE ID 204393532, NIMPURA CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/03033/2024-2025</t>
   </si>
   <si>
     <t>C112429713000</t>
   </si>
   <si>
-    <t>QUOTATION MONEY FOR KASHIJORA WATER SUPPLY SCHEME ( SANKARCHAK ), MINI, ZONE-I JJM WORKS, SCHEME CODE SM/14492, APPLICATION NO 2004582819, REFERENCE ID 204206253, NIMPURA CCC, WBSEDCL</t>
-[...19 lines deleted...]
-  <si>
     <t>KASHIJORA WATER SUPPLY SCHEME, ZONE I , T W NO 1 , JJM WORKS, SCHEME CODE SM/14492, APPLICATION NO 2004582753, REFERENCE ID 204224605, NIMPURA CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/04189/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-770</t>
   </si>
   <si>
     <t>04/03/2024</t>
-  </si>
-[...97 lines deleted...]
-    <t>M/S SREEJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,804 +857,804 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>30.42</v>
+        <v>1571.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>402.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>11.76</v>
+        <v>34.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.16</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.11</v>
+        <v>5.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.02</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.12</v>
+        <v>30.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>4.28</v>
+        <v>2.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.27</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.12</v>
+        <v>2.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>73.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.29</v>
+        <v>11.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>3.25</v>
+        <v>0.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>1571.51</v>
+        <v>3.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>402.25</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>25.6</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.86</v>
+        <v>0.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.46</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>51.27</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="P13" s="4">
-        <v>5.98</v>
+        <v>0.12</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.26</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>88.02</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>34.15</v>
+        <v>4.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>23.62</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>69.16</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>2.87</v>
+        <v>3.25</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>73.09</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1670.7</v>