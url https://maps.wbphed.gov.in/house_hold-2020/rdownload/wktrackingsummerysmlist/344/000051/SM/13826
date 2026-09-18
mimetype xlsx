--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Chak Ismailpur to Accommodate FHTC, Block - Dantan-I, District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>SM/13826</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Chak Ismailpur, Block - Dantan-I) to be Augmentation / Rejuvenation under Midnapore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000917/2020-2021</t>
+  </si>
+  <si>
+    <t>246/DP/MD</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>20/02/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 250 X 150 mm dia. X 200 Mtr. Depth tube well, Laying distribution pipe line, Soil test &amp; Construction of R.C.C. Over Head Reservoir of capacity 100 Cum and staging height 20.00 mtr. &amp; FHTC (853 Nos.) under JJM with allied work for Augmentation of Chak Ismailpur and its adjoining mouzas W/S scheme in Datan-I Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE RWS Midnapur Sub-Division( Dantan-I)</t>
+  </si>
+  <si>
+    <t>ORD/000630/2022-2023</t>
+  </si>
+  <si>
+    <t>455/MD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Chak Ismailpur to Accommodate FHTC, Block - Dantan-I, District - Paschim Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/001511/2022-2023</t>
+  </si>
+  <si>
+    <t>355/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>MANORANJAN DEY</t>
+  </si>
+  <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of OHR location for Augmentation of Chak Ismailpur W/S Scheme under Dantan-I Block of Paschim Medinipur District through Jadavpur University.</t>
   </si>
   <si>
-    <t>AE/RWS Midnapore Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000732/2022-2023</t>
   </si>
   <si>
     <t>706/MD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Laying Rising main pipe line, Construction of Pump House &amp; Boundary wall under JJM with allied work for Augmentation Chak Ismailpur PWSS in Dantan-I block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer (HQ)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000349/2023-2024</t>
   </si>
   <si>
     <t>4023/MD</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>09/12/2023</t>
   </si>
   <si>
     <t>TARUN MAHATA</t>
   </si>
   <si>
-    <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Chak Ismailpur, Block - Dantan-I) to be Augmentation / Rejuvenation under Midnapore Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2022-2023</t>
   </si>
   <si>
     <t>94/MD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quatation for New service connection at Chakismilpur(Ref no-203987606)</t>
   </si>
   <si>
     <t>BILL/00114/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-65</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S. D.K.H.CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -815,60 +815,60 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.78</v>
+        <v>2.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.56</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -876,355 +876,355 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>24.51</v>
+        <v>200.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>138.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>2.77</v>
+        <v>11.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.62</v>
+        <v>8.34</v>
       </c>
       <c r="R5" s="4">
-        <v>94.56</v>
+        <v>72.9</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>16.53</v>
+        <v>4.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>5.42</v>
+        <v>24.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>11.44</v>
+        <v>16.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.34</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>72.9</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>200.6</v>
+        <v>5.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>138.03</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>68.81</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>266.05</v>