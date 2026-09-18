--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -110,171 +110,171 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R. (Consultancy work) in connection with the Functional Household Tap Connection of existing PWSS (Birsingha, Block - Ghatal) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000121/2021-2022</t>
   </si>
   <si>
     <t>1011/MD</t>
   </si>
   <si>
     <t>25/06/2021</t>
   </si>
   <si>
     <t>05/07/2021</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Laying distribution pipeline, providing FHTC including Sinking of 250mm X 150mm X 190 m deep tube well for Augmentation of Birsingha Water Supply Scheme within Ghatal block under Ghatal Sub-Division of Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(Ghatal)</t>
+  </si>
+  <si>
+    <t>ORD/000501/2022-2023</t>
+  </si>
+  <si>
+    <t>2412/MD</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>DIPAK KUMAR BAKLY</t>
+  </si>
+  <si>
+    <t>Special Exigent Repair of Head work site &amp; its adjoining structures of Birsingha W/S Scheme in consultation with district administration in the model village of Birsingha (Birth place of Iswarchandra Vidyasagar) under Ghatal Sub-Division of Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000536/2022-2023</t>
+  </si>
+  <si>
+    <t>2605/MD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>HIRAK KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Special Exigent Repair of Head work site &amp; its adjoining structures of Birsingha W/S Scheme in consultation with district administration in the model village of Birsingha (Birth place of Iswarchandra Vidyasagar) under Ghatal Sub-Division of Midnapore Division, PHE Dte. [PHASE-II]</t>
   </si>
   <si>
     <t>ORD/000669/2022-2023</t>
   </si>
   <si>
     <t>722/MD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>PULLOCK KUMAR GHOSH</t>
   </si>
   <si>
-    <t>Special Exigent Repair of Head work site &amp; its adjoining structures of Birsingha W/S Scheme in consultation with district administration in the model village of Birsingha (Birth place of Iswarchandra Vidyasagar) under Ghatal Sub-Division of Midnapore Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>HIRAK KUMAR GHOSH</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Birsingha to Accommodate FHTC under Jal Jeevan Mission under Ghatal Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001593/2022-2023</t>
+  </si>
+  <si>
+    <t>475/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>S.B.ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000205/2023-2024</t>
   </si>
   <si>
     <t>1421/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...23 lines deleted...]
-    <t>S.B.ENTERPRISE</t>
+    <t>Laying additional pipe line, interconnection, FHTC &amp; other allied works for continuation of laying distribution system, sinking of tube well, FHTC for Augmentation of Birsingha W/S Scheme within Ghatal block of Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000638/2023-2024</t>
+  </si>
+  <si>
+    <t>138/MD</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
   </si>
   <si>
     <t>RTOR000039/2024-2025</t>
   </si>
   <si>
     <t>3366/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>09/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,503 +824,503 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.96</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.3</v>
+        <v>91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>53.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.51</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>9.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S5" s="4">
         <v>94</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>18.02</v>
+        <v>14.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>10.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.65</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.83</v>
+        <v>18.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>29.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.17</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.16</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>91</v>
+        <v>0.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>178.12</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>111.75</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>62.74</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>