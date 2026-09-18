--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -110,150 +110,150 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Kalaikunda, Block - Kharagpur-I) to be Augmentation / Rejuvenation under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/001141/2020-2021</t>
   </si>
   <si>
     <t>67/MD</t>
   </si>
   <si>
     <t>11/01/2021</t>
   </si>
   <si>
     <t>21/01/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Laying distribution pipe line, Soil test, FHTC &amp; Construction of R.C.C. Over Head Reservoir of capacity 300 Cum and staging height 20.00 mtr. with allied work for Augmentation of Kalaikunda W/S Scheme in Kharagpur-I Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Kharagpur Sub-Division( Sabang),JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000010/2022-2023</t>
+  </si>
+  <si>
+    <t>2411/MD</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR DEY</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Kalaikunda to Accommodate FHTC, Block - Kharagpur-I, District - Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>1129/W/MMD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>P.K.ENGINEERING</t>
+  </si>
+  <si>
     <t>Electric Quotation for KALAIKUNDA Water Supply Scheme T/W-I (Ref. ID-212248275)</t>
   </si>
   <si>
     <t>BILL/01688/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-174</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, Soil test, FHTC &amp; Construction of R.C.C. Over Head Reservoir of capacity 300 Cum and staging height 20.00 mtr. with allied work for Augmentation of Kalaikunda W/S Scheme in Kharagpur-I Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
-[...41 lines deleted...]
-    <t>P.K.ENGINEERING</t>
+    <t>Cleaning the chokage of pipe in the existing line at Kalaikunda PWSS under Kharagpur Sub-Division of Midnapur Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>3582/MD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. GEO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2024-2025</t>
   </si>
   <si>
     <t>3418/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S. GEO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,332 +825,332 @@
         <v>3.52</v>
       </c>
       <c r="Q3" s="4">
         <v>3</v>
       </c>
       <c r="R3" s="4">
         <v>85.17</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>226.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>65.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.01</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>226.86</v>
+        <v>23.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>65.8</v>
+        <v>19.42</v>
       </c>
       <c r="R5" s="4">
-        <v>29.01</v>
+        <v>81.75</v>
       </c>
       <c r="S5" s="4">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>23.75</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>19.42</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>81.75</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>14.5</v>
+        <v>4.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.48</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.56</v>
+        <v>14.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.48</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.19</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>274.15</v>