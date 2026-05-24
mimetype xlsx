--- v0 (2026-02-07)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,77 +132,50 @@
     <t>08/08/2023</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>SANJIT SINHA</t>
   </si>
   <si>
     <t>Hire charges of 1 no Motor Cab ( standard ) Commercial with Catalytic Converter attachment with Bharat stage as per prevalent applicable standard compliant new / not old than 30 ( Thirty ) months from the date of 1st. registration on daily hire rate basis for 12 ( Twelve) months only having contract carriage permit for plying with in West Bengal from Regional Transport Authority for the use of the Assistant Engineer, Midnapore Sadar Sub-Division under Midnapur Division PHE Dte. (Period From 15.07.2023 to 14.07.2024) Note :- The vehicle will normally engaged on the all working days ,including all exigency duty and normal disaster. The working days might be enhanced as per additional portfolio entrusted to the dedicated officer . no protest by the vehicle owner will be entertained. the vehicle may be called for (24 x 7) in case of any exigency like Covid19, natural cyclone etc. Fuel-HSD=1Litre/12KM Fuel-Mobil-1Litre/500KM</t>
   </si>
   <si>
     <t>ORD/000186/2023-2024</t>
   </si>
   <si>
     <t>404/AE/MSSD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>14/07/2024</t>
   </si>
   <si>
     <t>M/S. ZAMAN ENTERPRISE</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -591,73 +564,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -756,54 +729,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>1.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>131.12</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -833,150 +806,87 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>1.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...8 lines deleted...]
-      <c r="D5" s="3" t="s">
+      <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>3.7</v>
+      </c>
+      <c r="P5" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>67.55</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>