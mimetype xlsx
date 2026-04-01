--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -176,51 +176,51 @@
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Different Capacity R.C.C. Over Head Reservoir Over Pile / Raft Foundation including Sub-Soil investigation works for Construction of Over Head Reservoir with Laying distribution system, Sinking of Tube Well, Pump House, Boundary Wall &amp; Providing Functional Household Tap Connection (16,427 Nos.) for GAMARIA, UTTAR PIASHALA, KHAS JANGAL, ELUNI, GOPAL BANDH, JHETA JAMBONI, KUBIR CHAK &amp; KUSUMDAHARI Pipe Water Supply Scheme within Keshpur Block under Midnapore Sadar Sub-Division of Midnapore Division PHE Dte. under Paschim Medinipur District.</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE RWS Sadar Sub-Division(Keshpur)</t>
   </si>
   <si>
     <t>ORD/000183/2023-2024</t>
   </si>
   <si>
     <t>2735/MD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>07/04/2026</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of rising main &amp; interconnection for Gamaria &amp; its adjoining mouzas PWSS, Block: - Keshpur, District: - Paschim Midnapore under Midnapore Division, PHE Dte. (Length = 2,320 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000413/2024-2025</t>
   </si>
   <si>
     <t>194/MD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1073,51 +1073,53 @@
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>13.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">