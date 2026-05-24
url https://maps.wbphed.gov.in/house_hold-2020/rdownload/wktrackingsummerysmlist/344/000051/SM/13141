--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -910,54 +910,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>22.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.94</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1032,54 +1032,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>5732.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>205.02</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1129,54 +1129,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>5783.87</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>218.28</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>