--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -176,51 +176,51 @@
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Construction of Different Capacity R.C.C. Over Head Reservoir Over Pile / Raft Foundation including Sub-Soil investigation works for Construction of Over Head Reservoir with Laying distribution system, Sinking of Tube Well, Pump House, Boundary Wall &amp; Providing Functional Household Tap Connection (16,427 Nos.) for GAMARIA, UTTAR PIASHALA, KHAS JANGAL, ELUNI, GOPAL BANDH, JHETA JAMBONI, KUBIR CHAK &amp; KUSUMDAHARI Pipe Water Supply Scheme within Keshpur Block under Midnapore Sadar Sub-Division of Midnapore Division PHE Dte. under Paschim Medinipur District.</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE RWS Sadar Sub-Division(Keshpur)</t>
   </si>
   <si>
     <t>ORD/000183/2023-2024</t>
   </si>
   <si>
     <t>2735/MD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>07/04/2026</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of rising main &amp; interconnection for Eluni &amp; its adjoining mouzas PWSS, Block ¿ Keshpur, District ¿ Paschim Medinipur under Midnapore Division, PHE Dte. (Length = 1,040 Mtr.).</t>
   </si>
   <si>
     <t>ORD/000376/2024-2025</t>
   </si>
   <si>
     <t>51/MD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>SAYEEDI CONSTRUCTION</t>
   </si>
   <si>
     <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision &amp; monitoring of different ongoing piped water supply scheme for covering Midnapore Sadar Sub Division and its adjacent Sub -Division under JJM Programe for the office of Assistant Engineer, under M.M.S.D-I. P.H.E. Dte., Kharagpur , Inda. w.e.f.- w.e.f.-01-07-2025 to 28-02-2026 (Vehicle No. WB33C 6546)</t>
   </si>