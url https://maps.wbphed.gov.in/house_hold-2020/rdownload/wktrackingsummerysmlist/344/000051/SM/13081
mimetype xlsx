--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -993,54 +993,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>22.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.5</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>5732.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>209.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1214,54 +1214,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>5782.48</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>223.28</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>