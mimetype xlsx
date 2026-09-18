--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,198 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Garbeta-II</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>CHHOTA NAKDANA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/13078</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying distribution of Pipe line and accommodate FHTC work (320 Nos.) for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-V]</t>
+  </si>
+  <si>
+    <t>AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>JE RWS Sadar Sub-Division(Garbeta-II)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>977/MD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>S.T. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line and Accommodate FHTC (316 Nos.) under JJM with allied work for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-III]</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>976/MD</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>SANJIT SINHA</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line and Accommodate FHTC (320 Nos.) under JJM with allied work for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-II]</t>
+  </si>
+  <si>
+    <t>ORD/000042/2023-2024</t>
+  </si>
+  <si>
+    <t>1386/MD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>S.N. ENTERPRISE (PROP. DIBYENDU GUHA)</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Sinking of 2 (Two) Nos. 250 X 150 mm dia. X 180 mtr. Depth deep tube well by direct rotary method Proposed Pipe Water Supply Scheme for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-VI]</t>
   </si>
   <si>
-    <t>AE Sadar Sub-division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>974/MD</t>
   </si>
   <si>
-    <t>10/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>ANNAPURNA TUBEWELL WORKS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2023-2024</t>
   </si>
   <si>
     <t>1300/MD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Electric quotation bill for Tw No-I of Chotanakdana water supply scheme.(Ref Id-204061140)</t>
   </si>
   <si>
     <t>BILL/01766/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-185</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quotation bill for Tw No-II of Chhotanakdana water supply scheme.(Ref Id-204061142).</t>
   </si>
   <si>
     <t>BILL/01767/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-186</t>
   </si>
   <si>
-    <t>Laying distribution of Pipe line and accommodate FHTC work (320 Nos.) for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-V]</t>
-[...44 lines deleted...]
-    <t>S.N. ENTERPRISE (PROP. DIBYENDU GUHA)</t>
+    <t>Laying distribution of Pipe line, Construction of Pump House, Boundary wall and Accommodate FHTC work (360 Nos.) for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-IV]</t>
+  </si>
+  <si>
+    <t>ORD/000055/2024-2025</t>
+  </si>
+  <si>
+    <t>2578/MD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>S.N ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and Commissioning of 250 Cum Capacity (Intze Type with Pile) Over Headed Reservoir, Soil Investigation, Construction of Pump House, Boundary wall, Laying of Rising main, accommodate FHTC (320 Nos.) with 2 years operation &amp; maintenance for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-I]</t>
   </si>
   <si>
     <t>ORD/000042/2024-2025</t>
   </si>
   <si>
     <t>2257/MD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>M/S R.N. ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.N ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -834,594 +861,657 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>17.57</v>
+        <v>95.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>16.8</v>
+        <v>86.61</v>
       </c>
       <c r="R3" s="4">
-        <v>95.58</v>
+        <v>90.61</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>27.76</v>
+        <v>49.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>26.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.42</v>
+        <v>76.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>50.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.22</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.41</v>
+        <v>21339.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>95.59</v>
+        <v>17.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>86.61</v>
+        <v>16.8</v>
       </c>
       <c r="R7" s="4">
-        <v>90.61</v>
+        <v>95.58</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>49.38</v>
+        <v>27.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>26.56</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>53.78</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>76.5</v>
+        <v>3.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>50.66</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>66.22</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>136.16</v>
+        <v>5.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>95.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>136.16</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>21847.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>195.16</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.89</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>