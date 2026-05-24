--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,77 +222,50 @@
     <t>02/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>S.N. ENTERPRISE (PROP. DIBYENDU GUHA)</t>
   </si>
   <si>
     <t>Construction and Commissioning of 250 Cum Capacity (Intze Type with Pile) Over Headed Reservoir, Soil Investigation, Construction of Pump House, Boundary wall, Laying of Rising main, accommodate FHTC (320 Nos.) with 2 years operation &amp; maintenance for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-I]</t>
   </si>
   <si>
     <t>ORD/000042/2024-2025</t>
   </si>
   <si>
     <t>2257/MD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>M/S R.N. ENTERPRISE</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying distribution of Pipe line, Construction of Pump House, Boundary wall and Accommodate FHTC work (360 Nos.) for Proposed Chhoto Nakdana &amp; its adjoining mouzas PWSS, Block-Garhbeta-II Dist:- Paschim Medinipore under Midnapore Division PHE Dte. [PART-IV]</t>
   </si>
   <si>
     <t>ORD/000055/2024-2025</t>
   </si>
   <si>
     <t>2578/MD</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>S.N ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -699,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -864,54 +837,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>17.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.58</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1104,54 +1077,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>95.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>86.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.61</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1167,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>49.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>26.56</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>53.78</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1230,54 +1203,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>76.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>50.66</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>66.22</v>
       </c>
       <c r="S9" s="4">
         <v>66</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1315,203 +1288,140 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>95.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>507.76</v>
+      </c>
+      <c r="P12" s="8">
+        <v>180.62</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>35.57</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>