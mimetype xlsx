--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,159 +113,186 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of OHR locations under Narayangarh Block of Paschim Medinipur District through Jadavpur University. [Name of PWSS :- (1) Raipur (JL.- 452, Plot-926), (2) Asti (JL.- 706, Plot-496/850), (3) Babalpur (JL.- 350, Plot-876/906), (4) Bahurupa (JL.- 268, Plot-2137), (5) Barakalanki (JL.- 508, Plot-838/1168), (6) Bargopal (JL.- 480, Plot-228/620), (7) Duria (JL.- 583, Plot-686/1639), (8) Gahira (JL.- 727, Plot-1275/1539), (9) Gama (JL.- 545, Plot-532), (10) Govindapur Brahman Saran (JL.- 254, Plot-531/538), (11) Jamuna (JL.- 223, Plot-203), (12) Khursi (JL.- 601, Plot-701/942), (13) Pakurseni (JL.- 520, Plot-608/687), (14) Shuja (JL.- 403, Plot-111/751) &amp; (15) Tutranga (JL.- 671, Plot-897)</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>ORD/000597/2022-2023</t>
   </si>
   <si>
     <t>396/MD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well, Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system, Pump House, Boundary Wall &amp; Providing Functional Household Tap Connection (33,066 Nos.) For KASBA NARAYANGARH, KHURSI, NAHARPUR, NARMA, PAKURSENI, ASTI, BARA MAHANPUR, GOBINDAPUR BRAHMAN SASAN, JAMUNA, RERIPUR, TUTRANGA, SHUJANAGAR &amp; GOKULPUR Pipe water supply Scheme within NARAYANGARH Block including 02 (Two) Years Operation &amp; Maintenance Under Kharagpur Sub-Division of Midnapore Division PHE Dte. under Paschim Medinipur District.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE1 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>5049/MD</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>SWACH ENVIRONMENT PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000220/2023-2024</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Supply delivery and installation of kit kat fuse carrier for different water supply scheme under Narayangarh Block and others under Midnapore Mechanical Sub Division-I,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000368/2024-2025</t>
+  </si>
+  <si>
+    <t>1087/MMSD-I</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) Motor Cab (Standard) commercial with Catalytic Converter attachment with Bharat Stage as per prevalent application standard compliant new/not older than 30 (thirty) months from the date of 1st registration on daily hire rate basis for 06 (Six) months only having contract carriage permit for plying within West Bengal from the Regional Transport Authority for the use of the Assistant Engineer (H/Q), Midnapore Division, P.H.E. Dte. for the period of 05 (Five) months from 01.01.2025 to 31.05.2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (estimating section)</t>
+  </si>
+  <si>
+    <t>ORD/001086/2024-2025</t>
+  </si>
+  <si>
+    <t>3838/AE/HQ/MD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>NAFISA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at Gobindapur PWSS TW - I Under Narayangarh Block Application No - 2004845774 , Ref ID - 204370304</t>
+  </si>
+  <si>
+    <t>BILL/02447/2024-2025</t>
+  </si>
+  <si>
+    <t>C092443178985</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation for new power connection at Gobindapur PWSS TW - II Under Narayangarh Block Application No - 2004845772 , Ref ID - 204370310</t>
   </si>
   <si>
     <t>BILL/02442/2024-2025</t>
   </si>
   <si>
     <t>C092443180598</t>
-  </si>
-[...85 lines deleted...]
-    <t>NAFISA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -841,443 +868,506 @@
       <c r="Q3" s="4">
         <v>4.78</v>
       </c>
       <c r="R3" s="4">
         <v>6.67</v>
       </c>
       <c r="S3" s="4">
         <v>94</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>1482</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>36.86</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="4">
+        <v>8498.31</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>173.79</v>
+      </c>
+      <c r="R5" s="4">
+        <v>2.05</v>
+      </c>
+      <c r="S5" s="4">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4">
+        <v>1482</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.31</v>
+        <v>36.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" s="4">
+        <v>6.62</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="P8" s="4">
-        <v>6.62</v>
+        <v>0.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="P9" s="4">
-        <v>0.72</v>
+        <v>3.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.92</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>29962.19</v>
+      </c>
+      <c r="P11" s="8">
+        <v>192.63</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.64</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>