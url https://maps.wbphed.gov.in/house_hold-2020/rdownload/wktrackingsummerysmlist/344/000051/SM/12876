--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -203,51 +203,51 @@
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S B.M. ELECTRICAL</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary wall, Soil investigation, 2 nos. 400 cum OHR (Intze type with pile foundation) &amp; 3 Nos. 300 Cum OHR &amp; Accommodate FHTC (10,944 Nos,) under JJM with allied work for (i) Chaipat (Zone-I &amp; Zone-II) &amp; its adjoining mouzas W/S scheme (ii) Kelegoda &amp; its adjoining mouzas W/S Scheme (iii) Uttarbar (Zone-I &amp; Zone-II) &amp; its adjoining mouzas W/S Scheme in Daspur- II Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>JE RWS Ghatal Sub-Division(Daspur-II)</t>
   </si>
   <si>
     <t>ORD/000514/2022-2023</t>
   </si>
   <si>
     <t>2556/MD</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>06/05/2026</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Rising main pipeline for Uttarbar (Zone-II) PWSS under Daspur-II block within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000058/2024-2025</t>
   </si>
   <si>
     <t>2581/MD</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>FIROJ KHAN</t>
   </si>
   <si>
     <t>Laying of Rising main pipeline for Uttarbar (Zone-I) PWSS under Daspur-II block within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>