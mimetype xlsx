--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1151,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>23.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.35</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.76</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1214,54 +1214,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>2473.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>339.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>13.73</v>
       </c>
       <c r="S9" s="4">
         <v>18</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1437,54 +1437,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>2607.9</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>360.99</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>13.84</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>