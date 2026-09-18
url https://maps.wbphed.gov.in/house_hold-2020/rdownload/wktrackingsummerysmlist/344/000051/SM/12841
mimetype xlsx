--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -80,102 +80,102 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Debra</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BARBHUNA BASAN STAND ALONE PWSS</t>
+  </si>
+  <si>
+    <t>SM/12841</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for BARBHUNA BASAN STAND ALONE PWSS under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/002006/2022-2023</t>
+  </si>
+  <si>
+    <t>879/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>DEBSANKER BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Midnapore Division</t>
   </si>
   <si>
-    <t>BARBHUNA BASAN STAND ALONE PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000174/2023-2024</t>
   </si>
   <si>
     <t>1357/MD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>DEBSANKER BHATTACHARYA</t>
   </si>
   <si>
     <t>Construction &amp; Installation of 10 Cum Capacity PVC Over Head Reservoir works with laying rising main, distribution system, Sinking of Tube well, Pump House &amp; Providing FHTC (102 Nos.) with 1 year O&amp;M for Barbhuna Basan PWSS within Debra block under Kharagpur Sub Division of Midnapore Division PHE Dte. in Paschim Medinipur District.</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division(Debra)</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>2256/MD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>BLUE BIRD</t>
   </si>
@@ -728,159 +728,159 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.63</v>
+        <v>5.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>72.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.98</v>
+        <v>0.63</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
@@ -909,54 +909,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>50.93</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>8.53</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>