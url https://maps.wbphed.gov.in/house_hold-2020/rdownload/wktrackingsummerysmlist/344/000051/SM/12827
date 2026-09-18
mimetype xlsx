--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SHANRPUR TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER DEBRA BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/12827</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Restoration of pipe line damaged due to construction of roads &amp; Construction of Sluice Valve Chamber within Shanrpur &amp; its adjoining mouzas (Gayeshpur, Kolkuria, Bhuiabasan, Bar Bhuiabasan, Bhainagar etc.) W/S Scheme at Debra Block under Kharagpur Sub Division within Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000478/2021-2022</t>
+  </si>
+  <si>
+    <t>2172/MD</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>UCON</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation / Augmentation of existing Shanrpur PWSS within Debra Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>AE Kharagpur Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001008/2021-2022</t>
   </si>
   <si>
     <t>518/MD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
-  </si>
-[...16 lines deleted...]
-    <t>UCON</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SHANRPUR TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER DEBRA BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/001597/2022-2023</t>
   </si>
   <si>
     <t>480/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
@@ -761,119 +761,119 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.62</v>
+        <v>42.21</v>
       </c>
       <c r="Q3" s="4">
+        <v>26.12</v>
+      </c>
+      <c r="R3" s="4">
+        <v>61.86</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>42.21</v>
+        <v>2.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -977,54 +977,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>250.58</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>28.56</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>11.4</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>