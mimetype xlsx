--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,56 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SATKUI TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KHARAGPUR- I BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/12826</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall &amp; Construction of 200 CuM Capacity OHR with 20 m Staging height for Augmentation of Satkui PWSS in Kharagpur-I Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>JE1 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000520/2022-2023</t>
+  </si>
+  <si>
+    <t>2572/MD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>DULAL CHANDRA DAS</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation / Augmentation of existing Satkui PWSS within Kharagpur-I Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>AE Kharagpur Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001009/2021-2022</t>
   </si>
   <si>
     <t>519/MD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Rendering Consultancy Services for Geotechnical Investigation and Report preparation of OHR locations under (1) Augmentation of Keshiary &amp; its adjoining mouzas W/S Scheme within Keshiary block &amp; (2) Augmentation of Satkui &amp; its adjoining mouzas W/S Scheme within Kharagpur-I block in Paschim Medinipur District through Jadavpur University.</t>
   </si>
   <si>
     <t>ORD/000617/2022-2023</t>
   </si>
   <si>
     <t>471/MD</t>
   </si>
   <si>
     <t>15/02/2023</t>
@@ -155,156 +176,147 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SATKUI TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KHARAGPUR- I BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/001610/2022-2023</t>
   </si>
   <si>
     <t>533/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>P.K.ENGINEERING</t>
   </si>
   <si>
+    <t>Laying of pipeline supportive to retrofitting to accommodate FHTC including supplying, laying, fitting, fixing of 15mm dia. NB PVC (Sch-80)/20mm dia. HDPE (PE-100, PN-16) pipe with all necessary specials, saddle piece etc. all complete including cost of all materials under JJM for Augmentation of Satkui &amp; its adjoining mouza W/S Scheme within Kharagpur-I Dev. block under Kharagpur Sub-Division of Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>2475/MD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>ARNAB PATRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2022-2023</t>
   </si>
   <si>
     <t>182/MD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW POWER SUPPLY FOR SAKUI W/S SCHEME , T W NO 02, CONSUMER ID 204030395, SCHEME CODE SM/12826 , NIMPURA CCC WBSEDCL</t>
   </si>
   <si>
     <t>BILL/01613/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-130</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of pipeline supportive to retrofitting to accommodate FHTC including supplying, laying, fitting, fixing of 15mm dia. NB PVC (Sch-80)/20mm dia. HDPE (PE-100, PN-16) pipe with all necessary specials, saddle piece etc. all complete including cost of all materials under JJM for Augmentation of Satkui &amp; its adjoining mouza W/S Scheme within Kharagpur-I Dev. block under Kharagpur Sub-Division of Midnapore Division, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Sinking of 250 X 150 mm dia. X 215 Mtr. Depth deep tube well, Construction of Pump House &amp; Boundary wall of 3rd tube well site and interconnection of 3rd tube well with distribution line and repair of OHR &amp; Pump House-I for Augmentation of Satkui W/S Scheme within Kharagpur-I block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000515/2024-2025</t>
   </si>
   <si>
     <t>669/MD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>M/S CHOWDHURY CONSTRUCTION (NEW)</t>
   </si>
   <si>
     <t>Route survey &amp; way leave permission along &amp; across of National Highway under Augmentation of Satkui PWSS under Kharagpur Sub-Division of Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000489/2024-2025</t>
   </si>
   <si>
     <t>523/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>PIONEER SURVEYORS</t>
+  </si>
+  <si>
+    <t>Proposal of PHE Dte. Govt. of West Bengal regarding ROW permission for laying water pipeline along NH-14 (Old NH-60) from Chowringahee more at km 115.250 to Matkatpur at 118.090 (RHS) &amp; across NH at km 115.975, km 116.950 &amp; km 117.373 in Satkui PWSS under Kharagpur Sub-Division of Midnapore Division, PHE Dte. in the state of West Bengal-Submission for license fee &amp; Bank Gurantee.</t>
+  </si>
+  <si>
+    <t>BILL/00349/2026-2027</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, P.W.D</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -834,433 +846,433 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.24</v>
+        <v>196.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.22</v>
+        <v>12.7</v>
       </c>
       <c r="R3" s="4">
-        <v>98.81</v>
+        <v>6.48</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.56</v>
+        <v>2.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.78</v>
+        <v>2.22</v>
       </c>
       <c r="R4" s="4">
-        <v>50</v>
+        <v>98.81</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>22.78</v>
+        <v>9.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.6</v>
+        <v>4.78</v>
       </c>
       <c r="R5" s="4">
-        <v>46.51</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>15.15</v>
+        <v>22.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.51</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.56</v>
+        <v>7.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.98</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>7.07</v>
+        <v>15.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.71</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>94.98</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>196.05</v>
+        <v>0.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.7</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>6.48</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1342,87 +1354,142 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>9.11</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.03</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>290.18</v>
+      </c>
+      <c r="P13" s="8">
+        <v>37</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>12.75</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>