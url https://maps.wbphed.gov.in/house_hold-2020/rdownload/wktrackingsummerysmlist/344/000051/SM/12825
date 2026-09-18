--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -89,207 +89,207 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR GOBARDHANPUR TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER PINGLA BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/12825</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary wall with allied work for Augmentation of Gobardhanpur &amp; its adjoining mouzas W/S Scheme in Pingla Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>JE RWS Kharagpur Sub-Division(Pingla)</t>
+  </si>
+  <si>
+    <t>ORD/000504/2022-2023</t>
+  </si>
+  <si>
+    <t>2517/MD</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>DIPAK KUMAR BAKLY</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation / Augmentation of existing Gobardhanpur PWSS within Pingla Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>AE Kharagpur Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001011/2021-2022</t>
   </si>
   <si>
     <t>530/MD</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR GOBARDHANPUR TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER PINGLA BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/001595/2022-2023</t>
+  </si>
+  <si>
+    <t>478/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2022-2023</t>
   </si>
   <si>
     <t>93/MD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric quotation bill for Tw no-III of Gobardhanpur water supply scheme.(Ref consumer ID-204049772)</t>
   </si>
   <si>
     <t>BILL/02683/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-274</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quotation bill for Tw No-IV of Gobardhanpur water supply scheme (Ref Consumer ID-204049773)</t>
   </si>
   <si>
     <t>BILL/02685/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-273</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR GOBARDHANPUR TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER PINGLA BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
-[...20 lines deleted...]
-    <t>DIPALI CONSTRUCTION</t>
+    <t>Construction of 5.40 X 3.60 Mtr. Switch Room cum Chlorine Room with W.C. &amp; Bath for Augmentation of Gobardhanpur W/S Scheme in Pingla block within Kharagpur Sub-Division under Midnapore Division, PHE Dte. (Considering G.L. 1950 mm below Road Level) {Type-B}.</t>
+  </si>
+  <si>
+    <t>ORD/000825/2023-2024</t>
+  </si>
+  <si>
+    <t>706/MD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>CHANDAN YADAV</t>
   </si>
   <si>
     <t>Sinking of Tube well (2nd), Construction of Pump House &amp; Laying rising main pipeline for Augmentation of Gobardhanpur PWSS in Pingla block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>JE RWS Kharagpur Sub-Division(Pingla)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>3572/MD</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>29/07/2026</t>
   </si>
   <si>
     <t>ARNAB PATRA</t>
   </si>
   <si>
-    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary wall with allied work for Augmentation of Gobardhanpur &amp; its adjoining mouzas W/S Scheme in Pingla Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Construction of approach road (concrete road) for Augmentation of Gobardhanpur PWSS Head Work Site at Ratrapur in Pingla Block within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000442/2024-2025</t>
   </si>
   <si>
     <t>348/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
-    <t>26/12/2025</t>
+    <t>25/01/2026</t>
   </si>
   <si>
     <t>M/S BAKLY CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing and installation of Submersible pumping machineries and other allied electromechanical works at Newly sunk Tube well (Relacement) at Pump House-2 under Gobardhanpur water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist.:- Paschim Medinipur</t>
   </si>
   <si>
     <t>ORD/001865/2024-2025</t>
   </si>
   <si>
     <t>788/W/MMD</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -840,587 +840,587 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.95</v>
+        <v>159.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.83</v>
+        <v>75.31</v>
       </c>
       <c r="R3" s="4">
-        <v>95.63</v>
+        <v>47.22</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.24</v>
+        <v>2.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.63</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.65</v>
+        <v>22.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.34</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.71</v>
+        <v>12.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>22.98</v>
+        <v>4.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.65</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>46.34</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12.74</v>
+        <v>2.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.52</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>58.98</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>159.48</v>
+        <v>7.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>75.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>47.22</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>7.21</v>
+        <v>12.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>58.98</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>6.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>14.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>