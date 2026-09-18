--- v2 (2026-06-15)
+++ v3 (2026-09-18)
@@ -80,123 +80,123 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Debra</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>CHAK NARSINGHA AND IT'S ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12411</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for CHAK NARSINGHA AND IT'S ADJOINING MOUJAS PWSS under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/001704/2022-2023</t>
+  </si>
+  <si>
+    <t>613/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Midnapore Division</t>
   </si>
   <si>
-    <t>CHAK NARSINGHA AND IT'S ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation works for Construction of Over Head Reservoir with Laying distribution system, Sinking of Tube Well, Pump House, Boundary wall &amp; Providing Functional Household Tap Connection (15,503 Nos.) including 2 years Operation &amp; Maintenance for Baragarh, Benya, Jalimanda, Malihati, Brindabanpur, Satyapur, Nijpapan, Ashari, Radha Kantapur, Chak Narsingha and Bar Jhikuria Pipe Water Supply Scheme within Debra block under Kharagpur Sub-Division of Midnapore Division PHE Dte. under Paschim Medinipur District.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000205/2023-2024</t>
+  </si>
+  <si>
+    <t>2821/MD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2023-2024</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Electrict quotation bill for TW-II of Chaknarsingha pwss (Ref Consumar ID-204458750),Application No-2004983717,Application Type-New Connection,Name of CCC-Balichak ccc, block-Debra</t>
   </si>
   <si>
     <t>BILL/03645/2024-2025</t>
   </si>
   <si>
     <t>C012524053494</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electrict quotation bill for TW-I of Chaknarsingha pwss (Ref Consumar ID-204458749),Application No-2004983700,Application Type-New Connection,Name of CCC-Balichak ccc, block-Debra</t>
   </si>
   <si>
     <t>BILL/03646/2024-2025</t>
   </si>
   <si>
     <t>C012524052850</t>
   </si>
@@ -749,222 +749,222 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.26</v>
+        <v>21.58</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>21.58</v>
+        <v>4353.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>56.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>1198</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4353.07</v>
+        <v>25.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>94.66</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>2.17</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
@@ -979,51 +979,51 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
@@ -1048,54 +1048,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>4409.98</v>
       </c>
       <c r="P8" s="8">
-        <v>94.66</v>
+        <v>56.02</v>
       </c>
       <c r="Q8" s="8">
-        <v>2.15</v>
+        <v>1.27</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>