--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -104,174 +104,174 @@
   <si>
     <t>SUPPLY,DELIVERY AND INSTALLATION OF DESKTOP COMPUTER,UPS,SCANNER,PRINTER ETC.THROUGH GeM PORTAL FOR OFFICE OF THE EXECUTIVE ENGINEER UNDER MIDNAPORE DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>SM/12378</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
     <t>Supply of 5nos. LLOYD 2 TON 3 Star A/C. [3924/MD]</t>
   </si>
   <si>
     <t>BILL/00290/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-218</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>NEXUS ENTERPRISE</t>
   </si>
   <si>
+    <t>SUPPLY OF KINGS NON REVOLVING AND NON TILTING CHAIR WITH ARMREST.</t>
+  </si>
+  <si>
+    <t>BILL/00419/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-219</t>
+  </si>
+  <si>
+    <t>GLOBAL MARKETING</t>
+  </si>
+  <si>
     <t>Supply of 15 nos. laser jet printer [MB No. 3924/MD]</t>
   </si>
   <si>
     <t>BILL/00289/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-161</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>IONET</t>
   </si>
   <si>
-    <t>SUPPLY OF KINGS NON REVOLVING AND NON TILTING CHAIR WITH ARMREST.</t>
-[...10 lines deleted...]
-  <si>
     <t>PURCHES OF CANON MILTIFUNCTION MACHINES MFM, ON SITE OEM WARRANTY 1 YEAR.</t>
   </si>
   <si>
     <t>BILL/00417/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-217</t>
   </si>
   <si>
     <t>BILL/00399/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-667</t>
   </si>
   <si>
     <t>08/03/2023</t>
   </si>
   <si>
     <t>SUPPLY OF HP MULTIFUNCTIONAL MACHINES MFM, ON SITE OEM WARRANTY 5 YEAR</t>
   </si>
   <si>
     <t>BILL/00418/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-216</t>
   </si>
   <si>
     <t>supply &amp; delivery of people link PTZ video conferencing Camera 1080p, 30fps Resolution-1 pieces. Mricrotek line Interactive UPS with AVR of Rating 0.65 KVA of Rating 0.65 KVA with warranty of 2 years 20 pieces.</t>
   </si>
   <si>
     <t>BILL/02007/2023-2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>CITY ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply &amp; delivery of hp Intel Core i5 14 inch Laptops Nine pieces, Epson Multi functional Machines 6 pieces, and HP intel core i3 12100 8GB/0 GB HDD/Windows</t>
+  </si>
+  <si>
+    <t>BILL/00708/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2023-24-133</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery of Microtek line interactive UPS with AVR of Rating 0.65 KVA with Warranty of 2 Years-20 Pieces and People link PTZ video conferencing Camera 1080p, 30fps Resolution-1 Pieces.</t>
   </si>
   <si>
     <t>BILL/00707/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-131-32</t>
   </si>
   <si>
-    <t>06/06/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPUTER CITY</t>
   </si>
   <si>
-    <t>Supply &amp; delivery of hp Intel Core i5 14 inch Laptops Nine pieces, Epson Multi functional Machines 6 pieces, and HP intel core i3 12100 8GB/0 GB HDD/Windows</t>
-[...5 lines deleted...]
-    <t>BP-2023-24-133</t>
+    <t>BILL/00704/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-107</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of JBL Water Proof and Splash Proof and LED indicator and LED Display and Headphone jack and Mic and MP3 and FM and Memory Slot Woofer Bluetooth Speakers 1 Year Warranty - 1 Piece, HSN Code Measurem ent Unit GST UQ Name Mircrophones (Lapel Microphones) Minimum Free</t>
+  </si>
+  <si>
+    <t>BILL/00135/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2023-24-138</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>M/S EAGLE TRADERS</t>
   </si>
   <si>
     <t>BILL/00703/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-106</t>
   </si>
   <si>
-    <t>30/05/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>supply &amp; delivery of akg form factor lavalier HSN code Measurem ent unit GST UQ Name Mircrophones and LED indicator, dispaly and headphone.</t>
   </si>
   <si>
     <t>BILL/02005/2023-2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>07/06/2024</t>
   </si>
   <si>
     <t>Supply &amp; delivery of hp Intel core i5 14 inch Laptop (Windows 11 Home)6 pieces , Epson multi functional mechanics 4 pieces, Hp 50, 5-61.5 CM liquid Crystal display LCD Panel 1 pieces, 3 Pieces Laptop,</t>
   </si>
   <si>
     <t>BILL/02004/2023-2024</t>
   </si>
   <si>
     <t>BILL/00133/2024-2025</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -876,117 +876,117 @@
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.78</v>
+        <v>0.15</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>0.15</v>
+        <v>3.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -996,51 +996,51 @@
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>2.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
@@ -1053,51 +1053,51 @@
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>21.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
@@ -1110,51 +1110,51 @@
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>0.93</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
@@ -1222,111 +1222,111 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="P10" s="4">
-        <v>5.4</v>
+        <v>0.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>0.56</v>
+        <v>5.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
@@ -1336,217 +1336,217 @@
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>0.55</v>
+        <v>6.52</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>6.52</v>
+        <v>0.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="L14" s="4"/>
+        <v>68</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>69</v>
+      </c>
       <c r="M14" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="P14" s="4">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P15" s="4">
         <v>0.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
@@ -1560,106 +1560,106 @@
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P16" s="4">
         <v>11.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P17" s="4">
         <v>11.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>