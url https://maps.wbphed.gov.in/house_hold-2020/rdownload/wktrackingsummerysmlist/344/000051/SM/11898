--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,111 +215,93 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2022-2023</t>
   </si>
   <si>
     <t>132/MD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>1364/MD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, Providing FHTC (2,538 Nos.), Soil test and Construction of R.C.C. Over Head Reservoir of capacity 250 Cum and staging height 20.00 mtr. with allied work under Augmentation of Belda Zone-I &amp; its adjoining mouzas Water Supply Scheme within Narayangarh Dev. Block including supply of all labour &amp; materials under Midnapore Division, P.H.E. Dte. Dist. Paschim Medinipur.</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Belda to Accommodate FHTC under Narayangarh Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001608/2022-2023</t>
+  </si>
+  <si>
+    <t>531/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>RTOR000130/2024-2025</t>
+  </si>
+  <si>
+    <t>3466/MD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Soil test and Construction of R.C.C. Over Head Reservoir of capacity 200 Cum and staging height 20.00 mtr. with allied work under Augmentation of Belda Zone-II &amp; its adjoining moujas Water Supply Scheme within Narayangarh Dev. Block including supply of all labour &amp; materials under Midnapore Division, P.H.E. Dte. Dist. Paschim Medinipur.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division,Assistant Engineer (HQ)</t>
   </si>
   <si>
     <t>JE1 Kharagpur Sub-division,JE2 Kharagpur Sub Division</t>
-  </si>
-[...52 lines deleted...]
-    <t>Laying distribution pipe line, Soil test and Construction of R.C.C. Over Head Reservoir of capacity 200 Cum and staging height 20.00 mtr. with allied work under Augmentation of Belda Zone-II &amp; its adjoining moujas Water Supply Scheme within Narayangarh Dev. Block including supply of all labour &amp; materials under Midnapore Division, P.H.E. Dte. Dist. Paschim Medinipur.</t>
   </si>
   <si>
     <t>ORD/000470/2022-2023</t>
   </si>
   <si>
     <t>2188/MD</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>30/04/2023</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation Work order For "Casual hiring of Inspection vehicle for Jal Jeevan Mission on an ¿as and when required¿ basis, Motor cab (Standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older than 30 (Thirty) months from the date of 1st Registration on daily hire basis for the tenure of (01.08.2024 to 31.01.2025) only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use under Midnapore Division, PHE Dte."</t>
   </si>
   <si>
     <t>Assistant Engineer (HQ)</t>
   </si>
   <si>
     <t>ORD/000062/2024-2025</t>
   </si>
@@ -783,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1377,500 +1359,439 @@
         <v>49.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>561.63</v>
+        <v>22.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>22.79</v>
+        <v>1.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.63</v>
+        <v>558.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>558.93</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>95</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>0.87</v>
+        <v>13.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>13.65</v>
+        <v>0.86</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>723.58</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>