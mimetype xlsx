--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -926,54 +926,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -985,54 +985,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.01</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1044,54 +1044,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>1.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1103,54 +1103,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>0.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.48</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1164,54 +1164,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>23.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.25</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1223,54 +1223,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>3.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1398,54 +1398,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>22.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.52</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.45</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1516,54 +1516,54 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>558.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>176.38</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1731,54 +1731,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>723.58</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>229.6</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>31.73</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>