--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -251,132 +251,150 @@
   <si>
     <t>ORD/001608/2022-2023</t>
   </si>
   <si>
     <t>531/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>RTOR000130/2024-2025</t>
   </si>
   <si>
     <t>3466/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
+    <t>Continuation Work order For "Casual hiring of Inspection vehicle for Jal Jeevan Mission on an ¿as and when required¿ basis, Motor cab (Standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older than 30 (Thirty) months from the date of 1st Registration on daily hire basis for the tenure of (01.08.2024 to 31.01.2025) only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use under Midnapore Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000062/2024-2025</t>
+  </si>
+  <si>
+    <t>2338/MD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>PULLOCK KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at Head work site for Augmentation of Belda (Zone-I) W/S Scheme within Narayangarh Block under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE2 Kharagpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000382/2024-2025</t>
+  </si>
+  <si>
+    <t>57/MD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>K &amp; KABERI ENTERPRISE (PROP. GOUTAM MAITY)</t>
+  </si>
+  <si>
+    <t>Continuation Work order For "Casual hiring of Inspection vehicle for Jal Jeevan Mission as and when required basis Motor cab (Standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older than 30 (Thirty) months from the date of 1st Registration on daily hire basis for the tenure from 01.02.2025 to 31.07.2025 only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use under Midnapore Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>Junior Engineer_ Estimate Section</t>
+  </si>
+  <si>
+    <t>ORD/000548/2024-2025</t>
+  </si>
+  <si>
+    <t>308/MD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>27/07/2025</t>
+  </si>
+  <si>
     <t>Laying distribution pipe line, Soil test and Construction of R.C.C. Over Head Reservoir of capacity 200 Cum and staging height 20.00 mtr. with allied work under Augmentation of Belda Zone-II &amp; its adjoining moujas Water Supply Scheme within Narayangarh Dev. Block including supply of all labour &amp; materials under Midnapore Division, P.H.E. Dte. Dist. Paschim Medinipur.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division,Assistant Engineer (HQ)</t>
   </si>
   <si>
     <t>JE1 Kharagpur Sub-division,JE2 Kharagpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000470/2022-2023</t>
   </si>
   <si>
     <t>2188/MD</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>30/04/2023</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation Work order For "Casual hiring of Inspection vehicle for Jal Jeevan Mission on an ¿as and when required¿ basis, Motor cab (Standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older than 30 (Thirty) months from the date of 1st Registration on daily hire basis for the tenure of (01.08.2024 to 31.01.2025) only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use under Midnapore Division, PHE Dte."</t>
-[...56 lines deleted...]
-    <t>27/07/2025</t>
+    <t>Laying distribution pipe line, Providing FHTC (2,538 Nos.), Soil test and Construction of R.C.C. Over Head Reservoir of capacity 250 Cum and staging height 20.00 mtr. with allied work under Augmentation of Belda Zone-I &amp; its adjoining mouzas Water Supply Scheme within Narayangarh Dev. Block including supply of all labour &amp; materials under Midnapore Division, P.H.E. Dte. Dist. Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>1020/MD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>DULAL CHANDRA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1494,304 +1512,365 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>558.93</v>
+        <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>176.38</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>31.56</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="J14" s="13"/>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.87</v>
+        <v>13.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>13.65</v>
+        <v>0.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.86</v>
+        <v>558.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>176.38</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P17" s="4">
+        <v>561.63</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>49.36</v>
+      </c>
+      <c r="R17" s="4">
+        <v>8.79</v>
+      </c>
+      <c r="S17" s="4">
+        <v>20</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1285.21</v>
+      </c>
+      <c r="P18" s="8">
+        <v>278.97</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>21.71</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>