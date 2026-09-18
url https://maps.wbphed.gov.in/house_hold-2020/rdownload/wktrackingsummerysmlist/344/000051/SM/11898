--- v4 (2026-06-15)
+++ v5 (2026-09-18)
@@ -125,276 +125,276 @@
   <si>
     <t>24/06/2021</t>
   </si>
   <si>
     <t>04/07/2021</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Design with allied works in connection with the Functional Household Tap Connection of existing PWSS (Belda, Block ¿ Narayangarh) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000153/2021-2022</t>
   </si>
   <si>
     <t>965/MD</t>
   </si>
   <si>
     <t>18/06/2021</t>
   </si>
   <si>
     <t>28/06/2021</t>
   </si>
   <si>
+    <t>Continuation Work Order for the work of Conducting of Route Survey in connection with the Functional Household Tap Connection of existing PWSS (Belda, Block - Narayangarh) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001090/2021-2022</t>
+  </si>
+  <si>
+    <t>1108/MD</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>19/07/2021</t>
+  </si>
+  <si>
+    <t>Repairing of Damage pipe line (AC) at Mouza Deuli, Kusmuri, Sarisha of Belda Zone II W/S Scheme within Narayangarh Block under Kharagpur Sub-Division under Midnapore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000397/2021-2022</t>
+  </si>
+  <si>
+    <t>496/AE/KSD</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>NIMAI LAL GURIA</t>
+  </si>
+  <si>
     <t>Preparation of DPR with allied works in connection with the Functional Household Tap Connection of existing PWSS (Belda, Block - Narayangarh) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2021-2022</t>
   </si>
   <si>
     <t>1009/MD</t>
   </si>
   <si>
-    <t>Repairing of Damage pipe line (AC) at Mouza Deuli, Kusmuri, Sarisha of Belda Zone II W/S Scheme within Narayangarh Block under Kharagpur Sub-Division under Midnapore Division P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>NIMAI LAL GURIA</t>
+    <t>Laying distribution pipe line, Soil test and Construction of R.C.C. Over Head Reservoir of capacity 200 Cum and staging height 20.00 mtr. with allied work under Augmentation of Belda Zone-II &amp; its adjoining moujas Water Supply Scheme within Narayangarh Dev. Block including supply of all labour &amp; materials under Midnapore Division, P.H.E. Dte. Dist. Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE1 Kharagpur Sub-division,JE2 Kharagpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000470/2022-2023</t>
+  </si>
+  <si>
+    <t>2188/MD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of (Two) nos. 300 X 200 mm dia. X 200mtr. depth deep tube well by direct rotary method for Augmentation of Belda PWSS (Zone-I &amp; II) with in Narayangarh Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>JE1 Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000664/2022-2023</t>
   </si>
   <si>
     <t>583/MD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>M/S. A.R. ENTERPRISE.</t>
   </si>
   <si>
-    <t>Continuation Work Order for the work of Conducting of Route Survey in connection with the Functional Household Tap Connection of existing PWSS (Belda, Block - Narayangarh) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>19/07/2021</t>
+    <t>Laying distribution pipe line, Providing FHTC (2,538 Nos.), Soil test and Construction of R.C.C. Over Head Reservoir of capacity 250 Cum and staging height 20.00 mtr. with allied work under Augmentation of Belda Zone-I &amp; its adjoining mouzas Water Supply Scheme within Narayangarh Dev. Block including supply of all labour &amp; materials under Midnapore Division, P.H.E. Dte. Dist. Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>1020/MD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>DULAL CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Belda to Accommodate FHTC under Narayangarh Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001608/2022-2023</t>
+  </si>
+  <si>
+    <t>531/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2022-2023</t>
   </si>
   <si>
     <t>132/MD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>1364/MD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...23 lines deleted...]
-    <t>BHABANI PRASAD MANNA</t>
+    <t>Continuation Work order For "Casual hiring of Inspection vehicle for Jal Jeevan Mission on an ¿as and when required¿ basis, Motor cab (Standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older than 30 (Thirty) months from the date of 1st Registration on daily hire basis for the tenure of (01.08.2024 to 31.01.2025) only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use under Midnapore Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000062/2024-2025</t>
+  </si>
+  <si>
+    <t>2338/MD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>PULLOCK KUMAR GHOSH</t>
   </si>
   <si>
     <t>RTOR000130/2024-2025</t>
   </si>
   <si>
     <t>3466/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
-    <t>Continuation Work order For "Casual hiring of Inspection vehicle for Jal Jeevan Mission on an ¿as and when required¿ basis, Motor cab (Standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older than 30 (Thirty) months from the date of 1st Registration on daily hire basis for the tenure of (01.08.2024 to 31.01.2025) only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use under Midnapore Division, PHE Dte."</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary wall at Head work site for Augmentation of Belda (Zone-I) W/S Scheme within Narayangarh Block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE2 Kharagpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>57/MD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>K &amp; KABERI ENTERPRISE (PROP. GOUTAM MAITY)</t>
   </si>
   <si>
     <t>Continuation Work order For "Casual hiring of Inspection vehicle for Jal Jeevan Mission as and when required basis Motor cab (Standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older than 30 (Thirty) months from the date of 1st Registration on daily hire basis for the tenure from 01.02.2025 to 31.07.2025 only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use under Midnapore Division, PHE Dte."</t>
   </si>
   <si>
     <t>Junior Engineer_ Estimate Section</t>
   </si>
   <si>
     <t>ORD/000548/2024-2025</t>
   </si>
   <si>
     <t>308/MD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>DULAL CHANDRA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1050,783 +1050,783 @@
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>1.19</v>
+        <v>3.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.19</v>
+        <v>3.69</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>98.73</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.52</v>
       </c>
       <c r="Q6" s="4">
         <v>0.51</v>
       </c>
       <c r="R6" s="4">
         <v>98.48</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>23.69</v>
+        <v>1.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.01</v>
+        <v>1.19</v>
       </c>
       <c r="R7" s="4">
-        <v>80.25</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.74</v>
+        <v>558.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.69</v>
+        <v>176.38</v>
       </c>
       <c r="R8" s="4">
-        <v>98.73</v>
+        <v>31.56</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>38.43</v>
+        <v>23.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>80.25</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>49.19</v>
+        <v>561.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>49.36</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>8.79</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>22.79</v>
       </c>
       <c r="Q11" s="4">
         <v>21.52</v>
       </c>
       <c r="R11" s="4">
         <v>94.45</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>1.63</v>
+        <v>38.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>49.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>13.65</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>0.86</v>
+        <v>1.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>558.93</v>
+        <v>13.65</v>
       </c>
       <c r="Q16" s="4">
-        <v>176.38</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>31.56</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="P17" s="4">
-        <v>561.63</v>
+        <v>0.86</v>
       </c>
       <c r="Q17" s="4">
-        <v>49.36</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>8.79</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1285.21</v>