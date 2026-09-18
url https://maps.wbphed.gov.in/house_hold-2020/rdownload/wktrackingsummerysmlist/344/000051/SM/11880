--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -110,156 +110,156 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation / Augmentation of existing Chaupanya PWSS within Kharagpur-II Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/001010/2021-2022</t>
   </si>
   <si>
     <t>520/MD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Chaupanya to Accommodate FHTC under JJM under Kharagpur-II Block in Paschim Medinipur Districct under Medinipur Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000519/2022-2023</t>
+  </si>
+  <si>
+    <t>2575/MD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. A.R. ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR CHAUPANYA TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KHARAGPUR- II BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE.under JJM Program under MMD PHE Dte. (Phase-II)</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-,Sri, Bikas Pramanik, JE, Estimator MMD</t>
   </si>
   <si>
     <t>ORD/000249/2023-2024</t>
   </si>
   <si>
     <t>1571/W/MMD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>M/S EMMESS</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR CHAUPANYA TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KHARAGPUR- II BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001596/2022-2023</t>
+  </si>
+  <si>
+    <t>479/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>PURUSHOTTAM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2022-2023</t>
   </si>
   <si>
     <t>90/MD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New Service connection charge at Kuliara under Choupenia W/S scheme, ID-2004294643</t>
+  </si>
+  <si>
+    <t>BILL/00139/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-69</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>New service connection charges for the pump house at Maheshpur under Choupenia W/S Scheme, ID-2004294624</t>
   </si>
   <si>
     <t>BILL/00140/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-68</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S. A.R. ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,389 +831,389 @@
         <v>2.7</v>
       </c>
       <c r="Q3" s="4">
         <v>2.35</v>
       </c>
       <c r="R3" s="4">
         <v>86.94</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>11.81</v>
+        <v>116.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.01</v>
+        <v>87.75</v>
       </c>
       <c r="R4" s="4">
-        <v>93.25</v>
+        <v>75.07</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>21.98</v>
+        <v>11.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.25</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.42</v>
+        <v>10.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.07</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.05</v>
+        <v>21.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>10.98</v>
+        <v>3.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.66</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.07</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>116.89</v>
+        <v>3.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>87.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>75.07</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>170.83</v>