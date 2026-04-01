--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,71 @@
     <t>BILL/00139/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-69</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR CHAUPANYA TO ACCOMMODATE FHTC UNDER JAL SAPNO MISSION UNDER KHARAGPUR- II BLOCK IN PASCHIM MEDNIPUR DISTRICT UNDER MEDNIPUR DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/001596/2022-2023</t>
   </si>
   <si>
     <t>479/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>PURUSHOTTAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Chaupanya to Accommodate FHTC under JJM under Kharagpur-II Block in Paschim Medinipur Districct under Medinipur Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000519/2022-2023</t>
+  </si>
+  <si>
+    <t>2575/MD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>M/S. A.R. ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1095,87 +1116,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>10.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>116.89</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>170.83</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>