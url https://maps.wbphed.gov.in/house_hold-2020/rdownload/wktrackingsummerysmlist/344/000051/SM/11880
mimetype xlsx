--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -809,54 +809,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.94</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -870,54 +870,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>11.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.25</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1102,54 +1102,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>10.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.07</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1163,88 +1163,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>116.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>87.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.07</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>170.83</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>111.78</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>65.43</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>