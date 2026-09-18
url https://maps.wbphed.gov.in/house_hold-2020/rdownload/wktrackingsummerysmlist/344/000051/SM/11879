--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -113,162 +113,162 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of D.P.R. along with pipeline Layout Plan, Hy. Design etc. in compliance to JJM guideline for Proposed Kelegoda &amp; its adjoining Mouzas PWSS Block - Ghatal under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000928/2021-2022</t>
   </si>
   <si>
     <t>529/MD</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>10/04/2022</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary wall, Soil investigation, 2 nos. 400 cum OHR (Intze type with pile foundation) &amp; 3 Nos. 300 Cum OHR &amp; Accommodate FHTC (10,944 Nos,) under JJM with allied work for (i) Chaipat (Zone-I &amp; Zone-II) &amp; its adjoining mouzas W/S scheme (ii) Kelegoda &amp; its adjoining mouzas W/S Scheme (iii) Uttarbar (Zone-I &amp; Zone-II) &amp; its adjoining mouzas W/S Scheme in Daspur- II Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(Daspur-II)</t>
+  </si>
+  <si>
+    <t>ORD/000514/2022-2023</t>
+  </si>
+  <si>
+    <t>2556/MD</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Based PWSS for Kelegoda &amp; its adjoining mouzas Dist-Paschim Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/001300/2022-2023</t>
+  </si>
+  <si>
+    <t>2302/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>944/MD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric quotation bill for Tw no-I of Kelegoda water supply scheme. Ref Consumer ID-204087644.</t>
   </si>
   <si>
     <t>BILL/02665/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-264</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation bill for Tw No-II of Kelegoda water supply scheme. Ref Consumer ID-204087648.</t>
   </si>
   <si>
     <t>BILL/02666/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-263</t>
   </si>
   <si>
+    <t>Laying of Rising main pipeline for Kelegoda PWSS under Daspur-II block within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>2651/MD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>SAMIR PATRA</t>
+  </si>
+  <si>
     <t>RTOR000024/2024-2025</t>
   </si>
   <si>
     <t>3343/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
-  </si>
-[...61 lines deleted...]
-    <t>SAMIR PATRA</t>
   </si>
   <si>
     <t>Rising main material part at Kelegoda PWSS, Daspur-II Development Block, within Ghatal Sub-Division,under Midnapore Division, PHE.Dte</t>
   </si>
   <si>
     <t>ORD/000545/2024-2025</t>
   </si>
   <si>
     <t>34/AE/GSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -873,495 +873,495 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>26.63</v>
+        <v>2473.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>136.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.99</v>
+        <v>22.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.58</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.87</v>
+        <v>26.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>10.47</v>
+        <v>3.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>2473.34</v>
+        <v>2.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>136.59</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>5.52</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>22.87</v>
+        <v>5.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>14.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>62.58</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>5.12</v>
+        <v>10.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>0.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>