--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -137,219 +137,219 @@
   <si>
     <t>ORD/000078/2022-2023</t>
   </si>
   <si>
     <t>1067/MD</t>
   </si>
   <si>
     <t>03/06/2022</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
     <t>DULAL CHANDRA DAS</t>
   </si>
   <si>
     <t>Restoration of pipe line damaged due to construction of road at Chandkuri market &amp; excess pipeline in connection with FHTC work at Chandkuri (Zone II) W/S Scheme at Sabang Block under Kharagpur Sub-Division within Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000079/2022-2023</t>
   </si>
   <si>
     <t>1068/MD</t>
   </si>
   <si>
+    <t>Rejuvenation of Ground Water Based Piped Water Supply Scheme for Chandkuri (Zone-I) (Part) to Accommodate FHTC under JJM at Sabang Block in Paschim Medinipur District under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2022-2023</t>
+  </si>
+  <si>
+    <t>1671/MD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Ground Water Based Piped Water Supply Scheme for Chandkuri (Part) to Accommodate FHTC under Jal Sapno Mission under Sabang Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001307/2022-2023</t>
+  </si>
+  <si>
+    <t>2309/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>BALAJI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Ground Water Based Piped Water Supply Scheme for Chandkuri (Zone-II) (Part) to Accommodate FHTC under JJM at Sabang Block in Paschim Medinipur District under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2022-2023</t>
+  </si>
+  <si>
+    <t>1672/MD</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM X 170 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR CHANDKURI W/S SCH (Z-II), PASCHIM MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000328/2022-2023</t>
   </si>
   <si>
     <t>1778/CDD</t>
   </si>
   <si>
     <t>02/01/2023</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Additional Tube Well-III, Zone-I of Chandkuri to Accommodate FHTC, Block - Sabang, District - Paschim Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000129/2023-2024</t>
+  </si>
+  <si>
+    <t>1349/W/MMD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>M/S EMMESS</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/002284/2022-2023</t>
+  </si>
+  <si>
+    <t>187/MMSD-I</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>SUBHASIS ROY</t>
+  </si>
+  <si>
+    <t>Replacement and upgradation work of Voltage Stabilizer for Tube well No. III of Chandkuri Zone I Water Supply Scheme Block Sabang under MMD, PHE Dte. Dist.- Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001301/2023-2024</t>
+  </si>
+  <si>
+    <t>1226/MMSD-I</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
   </si>
   <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Midnapore Sadar Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/002243/2022-2023</t>
   </si>
   <si>
     <t>186/MMSD-I</t>
   </si>
   <si>
-    <t>27/02/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S BIKASH DE</t>
   </si>
   <si>
-    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
-[...31 lines deleted...]
-  <si>
     <t>Service Connection charges of WBSEDCL for T/W-III of Zone-I of Chandkuri W/S Scheme (Consumer No. 2004156096)</t>
   </si>
   <si>
     <t>BILL/00048/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-93</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Service Connection charges of WBSEDCL for Additional T/W-III of Zone-II of Chandkuri W/S Scheme (Consumer No. 2004156140)</t>
   </si>
   <si>
     <t>BILL/00047/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-92</t>
   </si>
   <si>
     <t>04/01/2023</t>
-  </si>
-[...55 lines deleted...]
-    <t>27/06/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1039,633 +1039,633 @@
         <v>24.23</v>
       </c>
       <c r="Q5" s="4">
         <v>23.91</v>
       </c>
       <c r="R5" s="4">
         <v>98.68</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>10.15</v>
+        <v>44.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.94</v>
+        <v>33.21</v>
       </c>
       <c r="R6" s="4">
-        <v>88.02</v>
+        <v>73.96</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.9</v>
+        <v>10.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.06</v>
+        <v>7.88</v>
       </c>
       <c r="R7" s="4">
-        <v>6.68</v>
+        <v>73.03</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>0.9</v>
+        <v>50.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.09</v>
+        <v>49.14</v>
       </c>
       <c r="R8" s="4">
-        <v>10</v>
+        <v>96.7</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.6</v>
+        <v>10.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.6</v>
+        <v>8.94</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>88.02</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.2</v>
+        <v>11.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.18</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.41</v>
+        <v>0.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>44.9</v>
+        <v>3.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>33.21</v>
+        <v>3.6</v>
       </c>
       <c r="R12" s="4">
-        <v>73.96</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>50.82</v>
+        <v>0.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>49.14</v>
+        <v>0.06</v>
       </c>
       <c r="R13" s="4">
-        <v>96.7</v>
+        <v>6.68</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>11.88</v>
+        <v>2.2</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.67</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>98.18</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>10.79</v>
+        <v>2.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>7.88</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>73.03</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>184.8</v>