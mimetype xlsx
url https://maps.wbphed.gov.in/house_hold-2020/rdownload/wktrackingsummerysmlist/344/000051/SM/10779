--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -110,189 +110,189 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation of existing Narayanbar PWSS within Sabang Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000436/2021-2022</t>
   </si>
   <si>
     <t>1674/MD</t>
   </si>
   <si>
     <t>29/09/2021</t>
   </si>
   <si>
     <t>09/10/2021</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Rejuvenation of Ground Water Based Piped Water Supply Scheme for Narayanbar (Part) to Accommodate FHTC under JJM at Sabang Block in Paschim Medinipur District under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>JE RWS Kharagpur Sub-Division( Sabang)</t>
+  </si>
+  <si>
+    <t>ORD/000251/2022-2023</t>
+  </si>
+  <si>
+    <t>1728/A/MD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Ground Water Based Piped Water Supply Scheme for Narayanbar (Part) to Accommodate FHTC under Jal Sapno Mission under Sabang Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001304/2022-2023</t>
+  </si>
+  <si>
+    <t>2306/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>DEBKUMAR BASU</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (250mm x 150mm x 200mtrs. Depth) by utilising Departmental Machineries for Narayanbar W/S Scheme ,TW-II, Block- Sabang under Paschim Midnapore District, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000462/2022-2023</t>
+  </si>
+  <si>
+    <t>1725/CDD</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying pipeline at command area of Pump House No. 3 of Narayanbar PWSS to accommodate FHTC under JJM at Sabang block in Paschim Medinipur district under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000575/2022-2023</t>
+  </si>
+  <si>
+    <t>124/MD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>A-PLUS</t>
+  </si>
+  <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Midnapore Sadar Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/002243/2022-2023</t>
   </si>
   <si>
     <t>186/MMSD-I</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>M/S BIKASH DE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
-    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002284/2022-2023</t>
   </si>
   <si>
     <t>187/MMSD-I</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW POWER CONNECTION OF NARAYANBARH [AUG.] WATER SUPPLY ASCHEME [ APPLICATION --2004480446, REFERENCE ID ----204122723, SABONG CCC, QUOTATION NO ---2004480446/QUOT/03 DATED 26/10/2023, SCHEME NAME --- NARAYANBARH AUG. , SCHEME CODE ---SM/10779 , MB NO--3580 ]</t>
   </si>
   <si>
     <t>BILL/02885/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-342</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...55 lines deleted...]
-    <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,458 +864,458 @@
         <v>2.11</v>
       </c>
       <c r="Q3" s="4">
         <v>2.08</v>
       </c>
       <c r="R3" s="4">
         <v>98.56</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.9</v>
+        <v>36.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.06</v>
+        <v>6.64</v>
       </c>
       <c r="R4" s="4">
-        <v>6.68</v>
+        <v>18.02</v>
       </c>
       <c r="S4" s="4">
         <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>11.86</v>
+        <v>10.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.35</v>
+        <v>6.79</v>
       </c>
       <c r="R5" s="4">
-        <v>78.87</v>
+        <v>62.99</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>0.9</v>
+        <v>11.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.09</v>
+        <v>9.35</v>
       </c>
       <c r="R6" s="4">
-        <v>10</v>
+        <v>78.87</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>7.58</v>
+        <v>10.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.73</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>10.79</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.79</v>
+        <v>0.06</v>
       </c>
       <c r="R8" s="4">
-        <v>62.99</v>
+        <v>6.68</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>10.56</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.56</v>
+        <v>0.09</v>
       </c>
       <c r="R9" s="4">
-        <v>33.73</v>
+        <v>10</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>36.87</v>
+        <v>7.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.64</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>18.02</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>81.57</v>